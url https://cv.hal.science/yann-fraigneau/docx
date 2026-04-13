--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> yann fraigneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">YANN FRAIGNEAU</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research engineer in scientific computing</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computational Fluid Dynamics, Heat and Mass Transfers, High Performance Computing</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education & Career</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2021      Head of ASARD at LISN (Accompagnement et Soutien aux Activités de Recherche & Développement / computing engineering staff)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2021      Research engineer at LISN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2021      Head of P2I at LIMSI (Pôle d'ingénierie Informatique / computing engineering staff)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2021      Research engineer at LIMSI (promotion by internal competitive examination of CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 - 2008     Engineer of studies at LIMSI</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996 - 1999     Scientific engineer (contractual job for the european project &amp;quot;Clean Glass&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 - 1996     PhD in energetics & physics, University of Rouen: &amp;quot;Numerical studies of diurnal evolution of ozone in urban area&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 - 1993     Master degree of science, University of Rouen: &amp;quot;Experimental characterization of a low pressure argon-plasma jet flow&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research support / Participation in grants or contractual works</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project THERMAL (2022 - 2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project TACOT (2017 - 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project ETAE (2016 - 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project PLASBORDDIAM (2011 - 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project PESSOA (Programme Hubert Curien, 2007 - 2012) - University of Coïmbra, Portugal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project DIB (2007-2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project RS-PEGASE (2007-2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEA CACV (Conception Aérodynamique et Contrôle du Vol, 2006-2008) - ONERA-DAAF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project CALINS (2006-2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RITT Supersonique (2004-2006) - Ministère des transports</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project MAEVA II (2004-2006) - ONERA-DMAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project ATLAS (2001-2002) - LAL</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Software development with APP registering</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUNFLUIDH   : Code for simulations of 2D/3D incompressible or expandable flows, including bi-fluid and multispecies gas flows.Registering in 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CHORUS        : Code for simulations of 2D/3D compressible flows with  high order resolution and shock capturing properties.Registering in 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OLORIN          : Code for simulations of 2D/3D unsteady flows in Bousinescq or Low Mach Number approximation.Registering in 2010.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyse Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1025, pp.A10. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434081v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inertial regimes in Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Chillà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.587-617. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725156v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity effects in a compact thermoacoustic cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 157 (2), pp.833-844. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0035581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of oncoming flow conditions on the flow upstream of a forward-facing step subject to a thin boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Morton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.109866. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2025.109866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional analysis and modelling of the flow over a forward-facing step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1000, pp.A69. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical model of thermoacoustic heat pumping inside a compact cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.15. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for arbitrary pollution effects on rotating free-surface flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935, pp.A2. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the base pressure and the velocity in the near-wake of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.054602. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.054602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of roughness valleys in turbulent Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 923, pp.A6. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structure identification in turbulent channel flow using latent Dirichlet allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Frihat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 920, pp.A27. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-order modelling of the wake dynamics of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 927, pp.R6. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interface pollution on the linear stability of a rotating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 900, pp.A42:1-29. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large axisymmetric surface deformation and dewetting in the flow above a rotating disk in a cylindrical tank: spin-up and permanent regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.044801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New estimations of the added mass and damping of two cylinders vibrating in a viscous fluid, from theoretical and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.102818. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.102818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of natural convection flows in two horizontal thermoacoustic cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.119195. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper orthogonal decomposition analysis and modelling of the wake deviation behind a squareback Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (6), pp.064612. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.064612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal proper orthogonal decomposition of turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Derebail Muralidhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 864, pp.614-639. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axisymmetric rotating flow with free surface in a cylindrical tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 861, pp.796-814. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effects of natural convection in a thermoacoustic configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.807. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On combining linear stochastic estimation and proper orthogonal decomposition for flow reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Nguimatsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-018-2513-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of frequency on natural convection flows induced by a pulsating line-heat source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117, pp.342-357. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics and hydrodynamic feedback in two dimensional double cavity flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tuerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 813, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2016.771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few thoughts on Proper Orthogonal Decomposition in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, 8p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4974330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On wall pressure fluctuations and their coupling with vortex dynamics in a separated-reattached turbulent flow over a blunt flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, Part B, pp.730-748. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of data reduction techniques for the aeroacoustic analysis of flow over a blunt flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.253 - 274. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-015-0375-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structures in the boundary layer of a flat thick plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342, pp.417 - 424. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD-based wall boundary conditions for the numerical simulation of turbulent channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.145-171. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685248.2014.884279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Loop Analysis and Control of Cavity Shear Layer Oscillations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.171-187. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1756-8250.6.4.171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic wall boundary conditions for the direct numerical simulation of wall-bounded turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685248.2010.541259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Self-Similarity in the Inner Wall Layer of a Turbulent Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (4), pp.041202. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional centrifugal instabilities development inside a parallelepipedic open cavity of various shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Bisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.395-410. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0671-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the nonlinear mode competition in the flow over an open cavity at medium Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pethieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.597-608. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-007-0419-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconstruction method for the flow past an open cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gougat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.531-540. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.21751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the Spectral Signature of Spatial Coherent Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.065301(R). </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.72.065301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of variable density incompressible flows by means of finite elements and finite volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Quartapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (12), pp.893-902. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of turbulence upon the chemical reaction of nitric oxide released from a ground source into ambient ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 30 (9), pp.1467-1480. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1352-2310(95)00420-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion and chemical reaction of a pollutant near a motorway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 169 (1-3), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0048-9697(95)04636-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des effets d’inclinaison sur le pompage de chaleur thermoacoustique en cavité compacte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana G. Baltean Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.379-386, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2025-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the wind depletion on the turbulent Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Fluid Dynamics Conference (EFDC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la suppression du vent sur l’émission de panaches en convection turbulente rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la suppression du vent sur la convection turbulente de Rayleigh-Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites structures cohérentes en convection turbulente rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panaches turbulents en convection turbulente de Rayleigh-Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude de la Société Française de Thermique, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plumes and large scale circulation in turbulent thermal convection with a rough plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBC 2023 - 9th International Conference on Rayleigh-Bénard Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth international conference in numerical and experimental aerodynamics of, road vehicles and trains (Aerovehicles 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermoacoustic heat pumping inside a compact cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, (CFA) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for arbitrary pollution effects on swirling free-surface flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent plumes in asymmetric rough Rayleigh-Bénard cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Romemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rozenkranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th european fluid mechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et contrôle d'un écoulement autour d'un corps de type SUV par DNS et analyse POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISN, Mar 2022, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between base pressure and velocity in the wake of a bluff body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference EFMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of Thermal Plumes in Turbulent Rayleigh-Benard Convection with a Rough Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of theoretical and applied mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milano, France. pp.611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-order modeling of the wake dynamics of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent Rayleigh-Bénard convection with a roughness plate: Valley flow and plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rosenkranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Romemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised identification of motifs in turbulent channel flow using Latent Dirichlet Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Frihat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech colloquium on Machine learning methods for turbulent separated flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural-Network-Based Synthetic Boundary Condition For Thesimulation Of Channel Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dynamics of the wake behind a squareback Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international conference in numerical and experimental aerodynamics of road vehicles and trains (Aerovehicles4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Dynamics in the Wake of an Ahmed Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th 3AF International Conference FP84-AERO2020-pellerin on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones informés par la physique : application à la convection turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de dynamique des fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD et modèles réduits pour l'analyse des modes de sillage derrière un corps d'Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE-Constrained Neural Network For Turbulent Rayleigh-Bénard Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications Conference (ENUMATH2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POD-based model for the wake of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des contraintes induites par les polluants à l’interface air-eau dans les écoulements tournants avec surface plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfert At The Roughness Scale In Turbulent Rayleigh-Bénard Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak pressures at the throttled flow of oscillating valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Alviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Artana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II CCI UCLV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cayos de Villa Clara, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PDE-constrained deep neural networks for efficient flow field assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Frontiers of Uncertainty Quantification in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulations of the Shock-Induced Separation of a Laminar Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercoftac Workshop on Direct and Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimokratis G.E. GrigoriadisBernard J. GeurtsHans KuertenJochen FröhlichVincenzo Armenio, May 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal Proper Orthogonal Decomposition of turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Derebail Muralidhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotating polygons : Numerical and experimental study of the base flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary condition influence on instabilities in a low Reynolds free surface rotating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of boundary conditions on instabilities in free surface rotating flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures in a rotating flow with free surface: simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free surface flow driven by a rotating end wall in a stationary cylinder : Structure of the axisymmetric baseflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free surface flow driven by a rotating end wall in a stationary cylinder: Structure of the axisymmetric base flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking rotating flow with free surface deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangyang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Numerical Modeling of Liquid-Vapor Interfaces in Fluid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche numérique pour la modélisation des interfaces d'un canal vertical asymétriquement chauffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop control of self-sustained oscillations of the cavity flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des instabilités de l'écoulement engendré par un disque tournant en présence de surface libre : Confrontation expérimentale et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulations of the Interaction between an Oblique Shock Wave and a Boundary Layer Developing Along a Flat Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Symposium on Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Jul 2015, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l'interaction entre un canal vertical asymétriquement chauffé et son environnement extérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFT, Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving 3D incompressible Navier-Stokes equations on hybrid CPU/GPU systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing Symposium (HPC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spring Simulation Multiconference, Apr 2014, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of numerical simulations of a 2D buoyancy-driven flow in a vertical channel asymmetrically heated with or without external domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback control for oscillation damping in cavity flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society (APS), Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la transition entre convection naturelle et convection forcée dans une cavité traversante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wullens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFT (D. Maillet et C. Moyne), May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel solver for incompressible fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Falcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.05.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural ventilation in a room, transition from natural to adverse forced convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wullens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA Building Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.534 - 541, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2013.2435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique du décollement et recollement turbulent autour d'une plaque plane épaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Knikker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the turbulent separation reattachment flow around a thick flat plate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH European Turbulence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP, Jan 2011, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique 3D des instabilités de convection naturelle générées autour d'un barreau carré chauffé positionné horizontalement au centre d'une cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jan 2010, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and 3D numerical investigation of buoyancy-driven instabilities around a heated horizontal square cylinder within an enclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Washington, United States. pp.209-214, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IHTC14-22259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a two-phase flow in an oil filter by coupling a LES approach with a Lagrangian particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the turbulent detached flow around a thick flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de frontière immérgée pour la simulation d'écoulements visqueux compressibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bensmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure 3D d'un écoulement de cavité ouverte de forme variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Futuroscope, France. pp. 433-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD-based technique for 3D flow reconstruction using 2D data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp.ID 223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques 3D d'écoulements de convection naturelle à haut nombre de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de systèmes dynamiques dans un canal plan turbulent à l'aide de réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Abéguilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de conditions aux limites amont pour les simulations de type LES des écoulements de paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Abéguilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Layer Instability and Frequency Modes inside an Open Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eschenbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.FM13-10188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of the shock-induced separation of a laminar boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and Large-Eddy Simulation X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.327-332, 2017, 9783319632117. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63212-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation LLM / Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “recette’’ LLM et modèles de fondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From linear stability analysis to three-dimensional organisation in an incompressible open cavity flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Basley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel solver for incompressible fuid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Falcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8247, INRIA. 2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> yann fraigneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">YANN FRAIGNEAU</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research engineer in scientific computing</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computational Fluid Dynamics, Heat and Mass Transfers, High Performance Computing</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education & Career</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2021      Head of ASARD at LISN (Accompagnement et Soutien aux Activités de Recherche & Développement / computing engineering staff)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2021      Research engineer at LISN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2021      Head of P2I at LIMSI (Pôle d'ingénierie Informatique / computing engineering staff)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2021      Research engineer at LIMSI (promotion by internal competitive examination of CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 - 2008     Engineer of studies at LIMSI</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996 - 1999     Scientific engineer (contractual job for the european project &amp;quot;Clean Glass&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 - 1996     PhD in energetics & physics, University of Rouen: &amp;quot;Numerical studies of diurnal evolution of ozone in urban area&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 - 1993     Master degree of science, University of Rouen: &amp;quot;Experimental characterization of a low pressure argon-plasma jet flow&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research support / Participation in grants or contractual works</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project THERMAL (2022 - 2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project TACOT (2017 - 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project ETAE (2016 - 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project PLASBORDDIAM (2011 - 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project PESSOA (Programme Hubert Curien, 2007 - 2012) - University of Coïmbra, Portugal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project DIB (2007-2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project RS-PEGASE (2007-2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEA CACV (Conception Aérodynamique et Contrôle du Vol, 2006-2008) - ONERA-DAAF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project CALINS (2006-2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RITT Supersonique (2004-2006) - Ministère des transports</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project MAEVA II (2004-2006) - ONERA-DMAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project ATLAS (2001-2002) - LAL</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Software development with APP registering</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUNFLUIDH   : Code for simulations of 2D/3D incompressible or expandable flows, including bi-fluid and multispecies gas flows.Registering in 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CHORUS        : Code for simulations of 2D/3D compressible flows with  high order resolution and shock capturing properties.Registering in 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OLORIN          : Code for simulations of 2D/3D unsteady flows in Bousinescq or Low Mach Number approximation.Registering in 2010.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyse Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1025, pp.A10. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434081v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inertial regimes in Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Chillà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.587-617. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725156v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity effects in a compact thermoacoustic cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 157 (2), pp.833-844. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0035581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of oncoming flow conditions on the flow upstream of a forward-facing step subject to a thin boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Morton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.109866. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2025.109866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional analysis and modelling of the flow over a forward-facing step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1000, pp.A69. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical model of thermoacoustic heat pumping inside a compact cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.15. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the base pressure and the velocity in the near-wake of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.054602. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.054602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for arbitrary pollution effects on rotating free-surface flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935, pp.A2. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structure identification in turbulent channel flow using latent Dirichlet allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Frihat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 920, pp.A27. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of roughness valleys in turbulent Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 923, pp.A6. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-order modelling of the wake dynamics of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 927, pp.R6. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New estimations of the added mass and damping of two cylinders vibrating in a viscous fluid, from theoretical and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.102818. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.102818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of natural convection flows in two horizontal thermoacoustic cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.119195. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper orthogonal decomposition analysis and modelling of the wake deviation behind a squareback Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (6), pp.064612. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.064612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large axisymmetric surface deformation and dewetting in the flow above a rotating disk in a cylindrical tank: spin-up and permanent regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.044801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interface pollution on the linear stability of a rotating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 900, pp.A42:1-29. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal proper orthogonal decomposition of turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Derebail Muralidhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 864, pp.614-639. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axisymmetric rotating flow with free surface in a cylindrical tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 861, pp.796-814. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effects of natural convection in a thermoacoustic configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.807. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On combining linear stochastic estimation and proper orthogonal decomposition for flow reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Nguimatsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-018-2513-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics and hydrodynamic feedback in two dimensional double cavity flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tuerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 813, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2016.771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of frequency on natural convection flows induced by a pulsating line-heat source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117, pp.342-357. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few thoughts on Proper Orthogonal Decomposition in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, 8p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4974330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On wall pressure fluctuations and their coupling with vortex dynamics in a separated-reattached turbulent flow over a blunt flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, Part B, pp.730-748. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of data reduction techniques for the aeroacoustic analysis of flow over a blunt flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.253 - 274. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-015-0375-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Loop Analysis and Control of Cavity Shear Layer Oscillations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.171-187. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1756-8250.6.4.171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD-based wall boundary conditions for the numerical simulation of turbulent channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.145-171. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685248.2014.884279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structures in the boundary layer of a flat thick plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342, pp.417 - 424. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic wall boundary conditions for the direct numerical simulation of wall-bounded turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685248.2010.541259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Self-Similarity in the Inner Wall Layer of a Turbulent Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (4), pp.041202. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional centrifugal instabilities development inside a parallelepipedic open cavity of various shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Bisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.395-410. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0671-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the nonlinear mode competition in the flow over an open cavity at medium Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pethieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.597-608. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-007-0419-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconstruction method for the flow past an open cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gougat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.531-540. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.21751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the Spectral Signature of Spatial Coherent Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.065301(R). </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.72.065301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of variable density incompressible flows by means of finite elements and finite volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Quartapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (12), pp.893-902. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of turbulence upon the chemical reaction of nitric oxide released from a ground source into ambient ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 30 (9), pp.1467-1480. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1352-2310(95)00420-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion and chemical reaction of a pollutant near a motorway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 169 (1-3), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0048-9697(95)04636-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des effets d’inclinaison sur le pompage de chaleur thermoacoustique en cavité compacte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana G. Baltean Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.379-386, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2025-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the wind depletion on the turbulent Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Fluid Dynamics Conference (EFDC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la suppression du vent sur l’émission de panaches en convection turbulente rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la suppression du vent sur la convection turbulente de Rayleigh-Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites structures cohérentes en convection turbulente rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panaches turbulents en convection turbulente de Rayleigh-Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude de la Société Française de Thermique, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plumes and large scale circulation in turbulent thermal convection with a rough plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBC 2023 - 9th International Conference on Rayleigh-Bénard Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth international conference in numerical and experimental aerodynamics of, road vehicles and trains (Aerovehicles 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for arbitrary pollution effects on swirling free-surface flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermoacoustic heat pumping inside a compact cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, (CFA) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent plumes in asymmetric rough Rayleigh-Bénard cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Romemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rozenkranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th european fluid mechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et contrôle d'un écoulement autour d'un corps de type SUV par DNS et analyse POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISN, Mar 2022, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between base pressure and velocity in the wake of a bluff body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference EFMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-order modeling of the wake dynamics of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent Rayleigh-Bénard convection with a roughness plate: Valley flow and plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rosenkranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Romemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised identification of motifs in turbulent channel flow using Latent Dirichlet Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Frihat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech colloquium on Machine learning methods for turbulent separated flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural-Network-Based Synthetic Boundary Condition For Thesimulation Of Channel Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of Thermal Plumes in Turbulent Rayleigh-Benard Convection with a Rough Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of theoretical and applied mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milano, France. pp.611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Dynamics in the Wake of an Ahmed Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th 3AF International Conference FP84-AERO2020-pellerin on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD et modèles réduits pour l'analyse des modes de sillage derrière un corps d'Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones informés par la physique : application à la convection turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de dynamique des fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dynamics of the wake behind a squareback Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international conference in numerical and experimental aerodynamics of road vehicles and trains (Aerovehicles4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfert At The Roughness Scale In Turbulent Rayleigh-Bénard Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak pressures at the throttled flow of oscillating valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Alviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Artana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II CCI UCLV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cayos de Villa Clara, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des contraintes induites par les polluants à l’interface air-eau dans les écoulements tournants avec surface plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POD-based model for the wake of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PDE-constrained deep neural networks for efficient flow field assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Frontiers of Uncertainty Quantification in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE-Constrained Neural Network For Turbulent Rayleigh-Bénard Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications Conference (ENUMATH2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary condition influence on instabilities in a low Reynolds free surface rotating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotating polygons : Numerical and experimental study of the base flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of boundary conditions on instabilities in free surface rotating flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures in a rotating flow with free surface: simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal Proper Orthogonal Decomposition of turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Derebail Muralidhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulations of the Shock-Induced Separation of a Laminar Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercoftac Workshop on Direct and Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimokratis G.E. GrigoriadisBernard J. GeurtsHans KuertenJochen FröhlichVincenzo Armenio, May 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free surface flow driven by a rotating end wall in a stationary cylinder : Structure of the axisymmetric baseflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free surface flow driven by a rotating end wall in a stationary cylinder: Structure of the axisymmetric base flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking rotating flow with free surface deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangyang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Numerical Modeling of Liquid-Vapor Interfaces in Fluid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche numérique pour la modélisation des interfaces d'un canal vertical asymétriquement chauffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop control of self-sustained oscillations of the cavity flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des instabilités de l'écoulement engendré par un disque tournant en présence de surface libre : Confrontation expérimentale et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulations of the Interaction between an Oblique Shock Wave and a Boundary Layer Developing Along a Flat Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Symposium on Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Jul 2015, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving 3D incompressible Navier-Stokes equations on hybrid CPU/GPU systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing Symposium (HPC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spring Simulation Multiconference, Apr 2014, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l'interaction entre un canal vertical asymétriquement chauffé et son environnement extérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFT, Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of numerical simulations of a 2D buoyancy-driven flow in a vertical channel asymmetrically heated with or without external domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback control for oscillation damping in cavity flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society (APS), Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la transition entre convection naturelle et convection forcée dans une cavité traversante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wullens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFT (D. Maillet et C. Moyne), May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel solver for incompressible fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Falcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.05.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural ventilation in a room, transition from natural to adverse forced convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wullens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA Building Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.534 - 541, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2013.2435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique du décollement et recollement turbulent autour d'une plaque plane épaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Knikker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the turbulent separation reattachment flow around a thick flat plate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH European Turbulence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP, Jan 2011, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and 3D numerical investigation of buoyancy-driven instabilities around a heated horizontal square cylinder within an enclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Washington, United States. pp.209-214, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IHTC14-22259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a two-phase flow in an oil filter by coupling a LES approach with a Lagrangian particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique 3D des instabilités de convection naturelle générées autour d'un barreau carré chauffé positionné horizontalement au centre d'une cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jan 2010, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the turbulent detached flow around a thick flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de frontière immérgée pour la simulation d'écoulements visqueux compressibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bensmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD-based technique for 3D flow reconstruction using 2D data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp.ID 223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure 3D d'un écoulement de cavité ouverte de forme variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Futuroscope, France. pp. 433-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de conditions aux limites amont pour les simulations de type LES des écoulements de paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Abéguilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques 3D d'écoulements de convection naturelle à haut nombre de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de systèmes dynamiques dans un canal plan turbulent à l'aide de réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Abéguilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Layer Instability and Frequency Modes inside an Open Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eschenbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.FM13-10188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of the shock-induced separation of a laminar boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and Large-Eddy Simulation X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.327-332, 2017, 9783319632117. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63212-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation LLM / Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “recette’’ LLM et modèles de fondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From linear stability analysis to three-dimensional organisation in an incompressible open cavity flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Basley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel solver for incompressible fuid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Falcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8247, INRIA. 2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5E126AF"/>
+    <w:nsid w:val="4E2AB0E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F11A45E"/>
+    <w:nsid w:val="C5F0A255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FD35245F"/>
+    <w:nsid w:val="2A73F908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725156v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035581" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Larose" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2025.109866" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Podvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faugaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Witkowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.980" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnavion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054602" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258870v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frihat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.788" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.473" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lagrange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.102818" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Derebail Muralidhar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.48" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.929" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020051" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguimatsia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2513-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tuerke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.771" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974330" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.884279" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726833v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yazid Rizi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas-Turki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8250.6.4.171" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.541259" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001385" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bisch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0671-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBTMVMJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pethieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0419-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VZJ7M60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.21751" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.065301" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443376v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Quartapelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.452" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RFKX6GZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(95)00420-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4ZLLB2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(95)04636-F" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WVCRGGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-112" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353144v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349347v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400263v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848242v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Dias" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410385v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozenkranz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426906v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhomme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406605v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401239v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410362v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400078v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alviso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629385v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathelin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410239v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410318v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410269v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410197v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465413v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847045v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Cui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628622v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726914v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847050v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629393v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628623v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205305v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rupp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726872v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836595v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wullens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915356v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Falcou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.207" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2013.2435" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421201v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629400v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leplat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848855v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Leplat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reulet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-22259" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629407v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliveira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629402v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378592v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bensmina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327103v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defrasne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361618v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361700v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lorang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ab&#233;guil&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361612v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090556v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eschenbrenner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629644v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_41" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191640v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Perli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gigant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel Yang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153758v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928422v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Basley" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790144v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725156v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035581" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Larose" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2025.109866" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Podvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnavion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054602" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faugaret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Witkowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.980" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258870v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frihat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.444" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.788" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lagrange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.102818" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.473" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Derebail Muralidhar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.48" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.929" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020051" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguimatsia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2513-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tuerke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.771" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974330" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yazid Rizi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas-Turki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8250.6.4.171" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834655v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.884279" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.541259" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001385" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bisch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0671-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBTMVMJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pethieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0419-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VZJ7M60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.21751" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.065301" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443376v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Quartapelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.452" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RFKX6GZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(95)00420-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4ZLLB2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(95)04636-F" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WVCRGGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-112" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353144v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349347v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400263v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410385v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Dias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozenkranz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426906v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451341v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhomme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426726v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401239v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406605v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alviso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410362v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400958v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410318v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410239v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410269v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathelin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629385v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465413v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847045v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Cui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628622v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726914v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847050v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629393v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205305v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rupp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726872v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836595v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wullens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915356v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Falcou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.207" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2013.2435" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421201v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629400v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848855v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Leplat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-22259" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851479v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leplat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reulet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629402v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378592v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bensmina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327103v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defrasne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361612v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ab&#233;guil&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lorang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361618v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361700v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090556v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eschenbrenner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629644v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_41" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191640v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Perli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gigant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel Yang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153758v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928422v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Basley" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790144v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>