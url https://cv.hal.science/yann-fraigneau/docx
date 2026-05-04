--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> yann fraigneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">YANN FRAIGNEAU</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research engineer in scientific computing</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computational Fluid Dynamics, Heat and Mass Transfers, High Performance Computing</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education & Career</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2021      Head of ASARD at LISN (Accompagnement et Soutien aux Activités de Recherche & Développement / computing engineering staff)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2021      Research engineer at LISN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2021      Head of P2I at LIMSI (Pôle d'ingénierie Informatique / computing engineering staff)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2021      Research engineer at LIMSI (promotion by internal competitive examination of CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 - 2008     Engineer of studies at LIMSI</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996 - 1999     Scientific engineer (contractual job for the european project &amp;quot;Clean Glass&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 - 1996     PhD in energetics & physics, University of Rouen: &amp;quot;Numerical studies of diurnal evolution of ozone in urban area&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 - 1993     Master degree of science, University of Rouen: &amp;quot;Experimental characterization of a low pressure argon-plasma jet flow&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research support / Participation in grants or contractual works</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project THERMAL (2022 - 2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project TACOT (2017 - 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project ETAE (2016 - 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project PLASBORDDIAM (2011 - 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project PESSOA (Programme Hubert Curien, 2007 - 2012) - University of Coïmbra, Portugal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project DIB (2007-2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project RS-PEGASE (2007-2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEA CACV (Conception Aérodynamique et Contrôle du Vol, 2006-2008) - ONERA-DAAF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project CALINS (2006-2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RITT Supersonique (2004-2006) - Ministère des transports</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project MAEVA II (2004-2006) - ONERA-DMAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project ATLAS (2001-2002) - LAL</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Software development with APP registering</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUNFLUIDH   : Code for simulations of 2D/3D incompressible or expandable flows, including bi-fluid and multispecies gas flows.Registering in 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CHORUS        : Code for simulations of 2D/3D compressible flows with  high order resolution and shock capturing properties.Registering in 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OLORIN          : Code for simulations of 2D/3D unsteady flows in Bousinescq or Low Mach Number approximation.Registering in 2010.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyse Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1025, pp.A10. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434081v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inertial regimes in Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Chillà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.587-617. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725156v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity effects in a compact thermoacoustic cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 157 (2), pp.833-844. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0035581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of oncoming flow conditions on the flow upstream of a forward-facing step subject to a thin boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Morton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.109866. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2025.109866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional analysis and modelling of the flow over a forward-facing step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1000, pp.A69. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical model of thermoacoustic heat pumping inside a compact cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.15. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the base pressure and the velocity in the near-wake of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.054602. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.054602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for arbitrary pollution effects on rotating free-surface flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935, pp.A2. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structure identification in turbulent channel flow using latent Dirichlet allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Frihat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 920, pp.A27. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of roughness valleys in turbulent Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 923, pp.A6. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-order modelling of the wake dynamics of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 927, pp.R6. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New estimations of the added mass and damping of two cylinders vibrating in a viscous fluid, from theoretical and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.102818. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.102818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of natural convection flows in two horizontal thermoacoustic cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.119195. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper orthogonal decomposition analysis and modelling of the wake deviation behind a squareback Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (6), pp.064612. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.064612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large axisymmetric surface deformation and dewetting in the flow above a rotating disk in a cylindrical tank: spin-up and permanent regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.044801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interface pollution on the linear stability of a rotating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 900, pp.A42:1-29. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal proper orthogonal decomposition of turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Derebail Muralidhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 864, pp.614-639. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axisymmetric rotating flow with free surface in a cylindrical tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 861, pp.796-814. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effects of natural convection in a thermoacoustic configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.807. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On combining linear stochastic estimation and proper orthogonal decomposition for flow reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Nguimatsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-018-2513-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics and hydrodynamic feedback in two dimensional double cavity flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tuerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 813, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2016.771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of frequency on natural convection flows induced by a pulsating line-heat source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117, pp.342-357. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few thoughts on Proper Orthogonal Decomposition in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, 8p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4974330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On wall pressure fluctuations and their coupling with vortex dynamics in a separated-reattached turbulent flow over a blunt flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, Part B, pp.730-748. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of data reduction techniques for the aeroacoustic analysis of flow over a blunt flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.253 - 274. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-015-0375-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Loop Analysis and Control of Cavity Shear Layer Oscillations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.171-187. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1756-8250.6.4.171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD-based wall boundary conditions for the numerical simulation of turbulent channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.145-171. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685248.2014.884279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structures in the boundary layer of a flat thick plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342, pp.417 - 424. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic wall boundary conditions for the direct numerical simulation of wall-bounded turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685248.2010.541259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Self-Similarity in the Inner Wall Layer of a Turbulent Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (4), pp.041202. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional centrifugal instabilities development inside a parallelepipedic open cavity of various shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Bisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.395-410. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0671-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the nonlinear mode competition in the flow over an open cavity at medium Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pethieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.597-608. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-007-0419-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconstruction method for the flow past an open cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gougat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.531-540. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.21751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the Spectral Signature of Spatial Coherent Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.065301(R). </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.72.065301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of variable density incompressible flows by means of finite elements and finite volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Quartapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (12), pp.893-902. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of turbulence upon the chemical reaction of nitric oxide released from a ground source into ambient ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 30 (9), pp.1467-1480. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1352-2310(95)00420-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion and chemical reaction of a pollutant near a motorway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 169 (1-3), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0048-9697(95)04636-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des effets d’inclinaison sur le pompage de chaleur thermoacoustique en cavité compacte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana G. Baltean Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.379-386, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2025-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the wind depletion on the turbulent Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Fluid Dynamics Conference (EFDC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la suppression du vent sur l’émission de panaches en convection turbulente rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la suppression du vent sur la convection turbulente de Rayleigh-Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites structures cohérentes en convection turbulente rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panaches turbulents en convection turbulente de Rayleigh-Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude de la Société Française de Thermique, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plumes and large scale circulation in turbulent thermal convection with a rough plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBC 2023 - 9th International Conference on Rayleigh-Bénard Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth international conference in numerical and experimental aerodynamics of, road vehicles and trains (Aerovehicles 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for arbitrary pollution effects on swirling free-surface flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermoacoustic heat pumping inside a compact cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, (CFA) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent plumes in asymmetric rough Rayleigh-Bénard cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Romemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rozenkranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th european fluid mechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et contrôle d'un écoulement autour d'un corps de type SUV par DNS et analyse POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISN, Mar 2022, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between base pressure and velocity in the wake of a bluff body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference EFMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-order modeling of the wake dynamics of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent Rayleigh-Bénard convection with a roughness plate: Valley flow and plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rosenkranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Romemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised identification of motifs in turbulent channel flow using Latent Dirichlet Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Frihat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech colloquium on Machine learning methods for turbulent separated flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural-Network-Based Synthetic Boundary Condition For Thesimulation Of Channel Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of Thermal Plumes in Turbulent Rayleigh-Benard Convection with a Rough Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of theoretical and applied mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milano, France. pp.611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Dynamics in the Wake of an Ahmed Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th 3AF International Conference FP84-AERO2020-pellerin on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD et modèles réduits pour l'analyse des modes de sillage derrière un corps d'Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones informés par la physique : application à la convection turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de dynamique des fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dynamics of the wake behind a squareback Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international conference in numerical and experimental aerodynamics of road vehicles and trains (Aerovehicles4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfert At The Roughness Scale In Turbulent Rayleigh-Bénard Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak pressures at the throttled flow of oscillating valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Alviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Artana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II CCI UCLV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cayos de Villa Clara, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des contraintes induites par les polluants à l’interface air-eau dans les écoulements tournants avec surface plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POD-based model for the wake of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PDE-constrained deep neural networks for efficient flow field assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Frontiers of Uncertainty Quantification in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE-Constrained Neural Network For Turbulent Rayleigh-Bénard Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications Conference (ENUMATH2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary condition influence on instabilities in a low Reynolds free surface rotating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotating polygons : Numerical and experimental study of the base flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of boundary conditions on instabilities in free surface rotating flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures in a rotating flow with free surface: simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal Proper Orthogonal Decomposition of turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Derebail Muralidhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulations of the Shock-Induced Separation of a Laminar Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercoftac Workshop on Direct and Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimokratis G.E. GrigoriadisBernard J. GeurtsHans KuertenJochen FröhlichVincenzo Armenio, May 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free surface flow driven by a rotating end wall in a stationary cylinder : Structure of the axisymmetric baseflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free surface flow driven by a rotating end wall in a stationary cylinder: Structure of the axisymmetric base flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking rotating flow with free surface deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangyang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Numerical Modeling of Liquid-Vapor Interfaces in Fluid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche numérique pour la modélisation des interfaces d'un canal vertical asymétriquement chauffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop control of self-sustained oscillations of the cavity flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des instabilités de l'écoulement engendré par un disque tournant en présence de surface libre : Confrontation expérimentale et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulations of the Interaction between an Oblique Shock Wave and a Boundary Layer Developing Along a Flat Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Symposium on Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Jul 2015, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving 3D incompressible Navier-Stokes equations on hybrid CPU/GPU systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing Symposium (HPC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spring Simulation Multiconference, Apr 2014, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l'interaction entre un canal vertical asymétriquement chauffé et son environnement extérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFT, Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of numerical simulations of a 2D buoyancy-driven flow in a vertical channel asymmetrically heated with or without external domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback control for oscillation damping in cavity flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society (APS), Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la transition entre convection naturelle et convection forcée dans une cavité traversante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wullens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFT (D. Maillet et C. Moyne), May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel solver for incompressible fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Falcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.05.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural ventilation in a room, transition from natural to adverse forced convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wullens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA Building Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.534 - 541, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2013.2435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique du décollement et recollement turbulent autour d'une plaque plane épaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Knikker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the turbulent separation reattachment flow around a thick flat plate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH European Turbulence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP, Jan 2011, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and 3D numerical investigation of buoyancy-driven instabilities around a heated horizontal square cylinder within an enclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Washington, United States. pp.209-214, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IHTC14-22259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a two-phase flow in an oil filter by coupling a LES approach with a Lagrangian particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique 3D des instabilités de convection naturelle générées autour d'un barreau carré chauffé positionné horizontalement au centre d'une cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jan 2010, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the turbulent detached flow around a thick flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de frontière immérgée pour la simulation d'écoulements visqueux compressibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bensmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD-based technique for 3D flow reconstruction using 2D data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp.ID 223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure 3D d'un écoulement de cavité ouverte de forme variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Futuroscope, France. pp. 433-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de conditions aux limites amont pour les simulations de type LES des écoulements de paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Abéguilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques 3D d'écoulements de convection naturelle à haut nombre de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de systèmes dynamiques dans un canal plan turbulent à l'aide de réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Abéguilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Layer Instability and Frequency Modes inside an Open Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eschenbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.FM13-10188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of the shock-induced separation of a laminar boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and Large-Eddy Simulation X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.327-332, 2017, 9783319632117. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63212-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation LLM / Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “recette’’ LLM et modèles de fondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From linear stability analysis to three-dimensional organisation in an incompressible open cavity flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Basley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel solver for incompressible fuid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Falcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8247, INRIA. 2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> yann fraigneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">YANN FRAIGNEAU</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research engineer in scientific computing</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computational Fluid Dynamics, Heat and Mass Transfers, High Performance Computing</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education & Career</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2021      Head of ASARD at LISN (Accompagnement et Soutien aux Activités de Recherche & Développement / computing engineering staff)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2021      Research engineer at LISN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2021      Head of P2I at LIMSI (Pôle d'ingénierie Informatique / computing engineering staff)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2021      Research engineer at LIMSI (promotion by internal competitive examination of CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 - 2008     Engineer of studies at LIMSI</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996 - 1999     Scientific engineer (contractual job for the european project &amp;quot;Clean Glass&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 - 1996     PhD in energetics & physics, University of Rouen: &amp;quot;Numerical studies of diurnal evolution of ozone in urban area&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 - 1993     Master degree of science, University of Rouen: &amp;quot;Experimental characterization of a low pressure argon-plasma jet flow&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research support / Participation in grants or contractual works</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project THERMAL (2022 - 2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project TACOT (2017 - 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project ETAE (2016 - 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project PLASBORDDIAM (2011 - 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project PESSOA (Programme Hubert Curien, 2007 - 2012) - University of Coïmbra, Portugal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project DIB (2007-2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project RS-PEGASE (2007-2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEA CACV (Conception Aérodynamique et Contrôle du Vol, 2006-2008) - ONERA-DAAF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project CALINS (2006-2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RITT Supersonique (2004-2006) - Ministère des transports</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project MAEVA II (2004-2006) - ONERA-DMAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project ATLAS (2001-2002) - LAL</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Software development with APP registering</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUNFLUIDH   : Code for simulations of 2D/3D incompressible or expandable flows, including bi-fluid and multispecies gas flows.Registering in 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CHORUS        : Code for simulations of 2D/3D compressible flows with  high order resolution and shock capturing properties.Registering in 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OLORIN          : Code for simulations of 2D/3D unsteady flows in Bousinescq or Low Mach Number approximation.Registering in 2010.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inertial regimes in Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Chillà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.587-617. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725156v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyse Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1025, pp.A10. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434081v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity effects in a compact thermoacoustic cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 157 (2), pp.833-844. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0035581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of oncoming flow conditions on the flow upstream of a forward-facing step subject to a thin boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Morton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.109866. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2025.109866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional analysis and modelling of the flow over a forward-facing step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1000, pp.A69. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical model of thermoacoustic heat pumping inside a compact cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.15. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for arbitrary pollution effects on rotating free-surface flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935, pp.A2. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the base pressure and the velocity in the near-wake of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.054602. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.054602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of roughness valleys in turbulent Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 923, pp.A6. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structure identification in turbulent channel flow using latent Dirichlet allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Frihat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 920, pp.A27. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-order modelling of the wake dynamics of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 927, pp.R6. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interface pollution on the linear stability of a rotating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 900, pp.A42:1-29. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large axisymmetric surface deformation and dewetting in the flow above a rotating disk in a cylindrical tank: spin-up and permanent regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.044801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of natural convection flows in two horizontal thermoacoustic cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.119195. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New estimations of the added mass and damping of two cylinders vibrating in a viscous fluid, from theoretical and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.102818. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.102818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper orthogonal decomposition analysis and modelling of the wake deviation behind a squareback Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (6), pp.064612. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.064612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal proper orthogonal decomposition of turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Derebail Muralidhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 864, pp.614-639. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effects of natural convection in a thermoacoustic configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.807. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axisymmetric rotating flow with free surface in a cylindrical tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 861, pp.796-814. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On combining linear stochastic estimation and proper orthogonal decomposition for flow reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Nguimatsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-018-2513-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of frequency on natural convection flows induced by a pulsating line-heat source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117, pp.342-357. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics and hydrodynamic feedback in two dimensional double cavity flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tuerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 813, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2016.771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few thoughts on Proper Orthogonal Decomposition in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, 8p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4974330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On wall pressure fluctuations and their coupling with vortex dynamics in a separated-reattached turbulent flow over a blunt flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, Part B, pp.730-748. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of data reduction techniques for the aeroacoustic analysis of flow over a blunt flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.253 - 274. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-015-0375-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structures in the boundary layer of a flat thick plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342, pp.417 - 424. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD-based wall boundary conditions for the numerical simulation of turbulent channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.145-171. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685248.2014.884279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Loop Analysis and Control of Cavity Shear Layer Oscillations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.171-187. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1756-8250.6.4.171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic wall boundary conditions for the direct numerical simulation of wall-bounded turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685248.2010.541259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Self-Similarity in the Inner Wall Layer of a Turbulent Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (4), pp.041202. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional centrifugal instabilities development inside a parallelepipedic open cavity of various shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Bisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.395-410. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0671-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the nonlinear mode competition in the flow over an open cavity at medium Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pethieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.597-608. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-007-0419-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconstruction method for the flow past an open cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gougat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.531-540. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.21751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the Spectral Signature of Spatial Coherent Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.065301(R). </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.72.065301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of variable density incompressible flows by means of finite elements and finite volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Quartapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (12), pp.893-902. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of turbulence upon the chemical reaction of nitric oxide released from a ground source into ambient ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 30 (9), pp.1467-1480. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1352-2310(95)00420-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion and chemical reaction of a pollutant near a motorway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 169 (1-3), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0048-9697(95)04636-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.379-386, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2025-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des effets d’inclinaison sur le pompage de chaleur thermoacoustique en cavité compacte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana G. Baltean Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la suppression du vent sur l’émission de panaches en convection turbulente rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the wind depletion on the turbulent Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFDC2 - 2nd European Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la suppression du vent sur la convection turbulente de Rayleigh-Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites structures cohérentes en convection turbulente rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panaches turbulents en convection turbulente de Rayleigh-Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude de la Société Française de Thermique, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plumes and large scale circulation in turbulent thermal convection with a rough plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBC 2023 - 9th International Conference on Rayleigh-Bénard Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth international conference in numerical and experimental aerodynamics of, road vehicles and trains (Aerovehicles 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et contrôle d'un écoulement autour d'un corps de type SUV par DNS et analyse POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISN, Mar 2022, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent plumes in asymmetric rough Rayleigh-Bénard cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Romemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rosenkranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th european fluid mechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for arbitrary pollution effects on swirling free-surface flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermoacoustic heat pumping inside a compact cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, (CFA) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between base pressure and velocity in the wake of a bluff body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference EFMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of Thermal Plumes in Turbulent Rayleigh-Benard Convection with a Rough Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of theoretical and applied mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milano, France. pp.611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-order modeling of the wake dynamics of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent Rayleigh-Bénard convection with a roughness plate: Valley flow and plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rosenkranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Romemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised identification of motifs in turbulent channel flow using Latent Dirichlet Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Frihat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech colloquium on Machine learning methods for turbulent separated flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural-Network-Based Synthetic Boundary Condition For Thesimulation Of Channel Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dynamics of the wake behind a squareback Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international conference in numerical and experimental aerodynamics of road vehicles and trains (Aerovehicles4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD et modèles réduits pour l'analyse des modes de sillage derrière un corps d'Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones informés par la physique : application à la convection turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de dynamique des fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Dynamics in the Wake of an Ahmed Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th 3AF International Conference FP84-AERO2020-pellerin on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE-Constrained Neural Network For Turbulent Rayleigh-Bénard Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications Conference (ENUMATH2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des contraintes induites par les polluants à l’interface air-eau dans les écoulements tournants avec surface plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POD-based model for the wake of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak pressures at the throttled flow of oscillating valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Alviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Artana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II CCI UCLV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cayos de Villa Clara, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfert At The Roughness Scale In Turbulent Rayleigh-Bénard Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PDE-constrained deep neural networks for efficient flow field assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Frontiers of Uncertainty Quantification in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulations of the Shock-Induced Separation of a Laminar Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercoftac Workshop on Direct and Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimokratis G.E. GrigoriadisBernard J. GeurtsHans KuertenJochen FröhlichVincenzo Armenio, May 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal Proper Orthogonal Decomposition of turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Derebail Muralidhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures in a rotating flow with free surface: simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of boundary conditions on instabilities in free surface rotating flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary condition influence on instabilities in a low Reynolds free surface rotating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotating polygons : Numerical and experimental study of the base flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free surface flow driven by a rotating end wall in a stationary cylinder : Structure of the axisymmetric baseflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free surface flow driven by a rotating end wall in a stationary cylinder: Structure of the axisymmetric base flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking rotating flow with free surface deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangyang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Numerical Modeling of Liquid-Vapor Interfaces in Fluid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des instabilités de l'écoulement engendré par un disque tournant en présence de surface libre : Confrontation expérimentale et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop control of self-sustained oscillations of the cavity flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche numérique pour la modélisation des interfaces d'un canal vertical asymétriquement chauffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulations of the Interaction between an Oblique Shock Wave and a Boundary Layer Developing Along a Flat Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Symposium on Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Jul 2015, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l'interaction entre un canal vertical asymétriquement chauffé et son environnement extérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFT, Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving 3D incompressible Navier-Stokes equations on hybrid CPU/GPU systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing Symposium (HPC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spring Simulation Multiconference, Apr 2014, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of numerical simulations of a 2D buoyancy-driven flow in a vertical channel asymmetrically heated with or without external domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback control for oscillation damping in cavity flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society (APS), Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la transition entre convection naturelle et convection forcée dans une cavité traversante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wullens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFT (D. Maillet et C. Moyne), May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel solver for incompressible fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Falcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.05.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural ventilation in a room, transition from natural to adverse forced convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wullens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA Building Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.534 - 541, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2013.2435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique du décollement et recollement turbulent autour d'une plaque plane épaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Knikker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the turbulent separation reattachment flow around a thick flat plate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH European Turbulence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP, Jan 2011, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique 3D des instabilités de convection naturelle générées autour d'un barreau carré chauffé positionné horizontalement au centre d'une cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jan 2010, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and 3D numerical investigation of buoyancy-driven instabilities around a heated horizontal square cylinder within an enclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Washington, United States. pp.209-214, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IHTC14-22259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a two-phase flow in an oil filter by coupling a LES approach with a Lagrangian particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the turbulent detached flow around a thick flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de frontière immérgée pour la simulation d'écoulements visqueux compressibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bensmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure 3D d'un écoulement de cavité ouverte de forme variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Futuroscope, France. pp. 433-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD-based technique for 3D flow reconstruction using 2D data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp.ID 223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques 3D d'écoulements de convection naturelle à haut nombre de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de systèmes dynamiques dans un canal plan turbulent à l'aide de réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Abéguilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de conditions aux limites amont pour les simulations de type LES des écoulements de paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Abéguilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Layer Instability and Frequency Modes inside an Open Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eschenbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.FM13-10188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of the shock-induced separation of a laminar boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and Large-Eddy Simulation X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.327-332, 2017, 9783319632117. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63212-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation LLM / Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “recette’’ LLM et modèles de fondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning to the ultimate regime of convection in three-dimensional direct numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Chillà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From linear stability analysis to three-dimensional organisation in an incompressible open cavity flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Basley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel solver for incompressible fuid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Falcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8247, INRIA. 2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E2AB0E3"/>
+    <w:nsid w:val="8ACA6617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C5F0A255"/>
+    <w:nsid w:val="E4D54C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A73F908"/>
+    <w:nsid w:val="21E2EF92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725156v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035581" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Larose" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2025.109866" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Podvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnavion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054602" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faugaret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Witkowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.980" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258870v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frihat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.444" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.788" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lagrange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.102818" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.473" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Derebail Muralidhar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.48" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.929" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020051" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguimatsia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2513-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tuerke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.771" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974330" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yazid Rizi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas-Turki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8250.6.4.171" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834655v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.884279" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.541259" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001385" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bisch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0671-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBTMVMJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pethieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0419-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VZJ7M60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.21751" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.065301" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443376v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Quartapelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.452" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RFKX6GZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(95)00420-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4ZLLB2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(95)04636-F" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WVCRGGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-112" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353144v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349347v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400263v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410385v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Dias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozenkranz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426906v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451341v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhomme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426726v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401239v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406605v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alviso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410362v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400958v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410318v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410239v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410269v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathelin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629385v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465413v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847045v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Cui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628622v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726914v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847050v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629393v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205305v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rupp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726872v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836595v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wullens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915356v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Falcou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.207" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2013.2435" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421201v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629400v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848855v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Leplat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reulet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-22259" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629407v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851479v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leplat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reulet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629402v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378592v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bensmina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327103v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defrasne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361612v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ab&#233;guil&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lorang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361618v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361700v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090556v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eschenbrenner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629644v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_41" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191640v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Perli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gigant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel Yang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153758v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928422v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Basley" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790144v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725156v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.257" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035581" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Larose" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2025.109866" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Podvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faugaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Witkowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.980" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnavion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054602" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258870v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frihat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.788" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.473" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lagrange" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.102818" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Derebail Muralidhar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.48" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.929" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguimatsia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2513-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tuerke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.771" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974330" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.884279" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726833v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yazid Rizi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas-Turki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8250.6.4.171" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.541259" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001385" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bisch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0671-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBTMVMJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pethieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0419-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VZJ7M60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.21751" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.065301" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443376v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Quartapelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.452" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RFKX6GZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(95)00420-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4ZLLB2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(95)04636-F" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WVCRGGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-112" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349321v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349347v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400263v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426711v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400868v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848242v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Dias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426906v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451341v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhomme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426726v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401239v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406590v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400078v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alviso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400958v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410197v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410318v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839737v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465413v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847045v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Cui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847050v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628622v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629393v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628623v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205305v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rupp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628617v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726872v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836595v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wullens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915356v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Falcou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.207" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836596v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2013.2435" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421201v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851479v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leplat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reulet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Leplat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reulet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-22259" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629407v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliveira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629402v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378592v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bensmina" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327103v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defrasne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361618v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361700v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lorang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ab&#233;guil&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361612v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090556v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eschenbrenner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629644v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_41" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191640v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Perli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gigant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153758v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598098v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928422v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Basley" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790144v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>