--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> yann fraigneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">YANN FRAIGNEAU</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research engineer in scientific computing</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computational Fluid Dynamics, Heat and Mass Transfers, High Performance Computing</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education & Career</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2021      Head of ASARD at LISN (Accompagnement et Soutien aux Activités de Recherche & Développement / computing engineering staff)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2021      Research engineer at LISN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2021      Head of P2I at LIMSI (Pôle d'ingénierie Informatique / computing engineering staff)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2021      Research engineer at LIMSI (promotion by internal competitive examination of CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 - 2008     Engineer of studies at LIMSI</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996 - 1999     Scientific engineer (contractual job for the european project &amp;quot;Clean Glass&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 - 1996     PhD in energetics & physics, University of Rouen: &amp;quot;Numerical studies of diurnal evolution of ozone in urban area&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 - 1993     Master degree of science, University of Rouen: &amp;quot;Experimental characterization of a low pressure argon-plasma jet flow&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research support / Participation in grants or contractual works</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project THERMAL (2022 - 2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project TACOT (2017 - 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project ETAE (2016 - 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project PLASBORDDIAM (2011 - 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project PESSOA (Programme Hubert Curien, 2007 - 2012) - University of Coïmbra, Portugal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project DIB (2007-2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project RS-PEGASE (2007-2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEA CACV (Conception Aérodynamique et Contrôle du Vol, 2006-2008) - ONERA-DAAF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project CALINS (2006-2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RITT Supersonique (2004-2006) - Ministère des transports</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project MAEVA II (2004-2006) - ONERA-DMAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project ATLAS (2001-2002) - LAL</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Software development with APP registering</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUNFLUIDH   : Code for simulations of 2D/3D incompressible or expandable flows, including bi-fluid and multispecies gas flows.Registering in 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CHORUS        : Code for simulations of 2D/3D compressible flows with  high order resolution and shock capturing properties.Registering in 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OLORIN          : Code for simulations of 2D/3D unsteady flows in Bousinescq or Low Mach Number approximation.Registering in 2010.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inertial regimes in Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Chillà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.587-617. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725156v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyse Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1025, pp.A10. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434081v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity effects in a compact thermoacoustic cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 157 (2), pp.833-844. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0035581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of oncoming flow conditions on the flow upstream of a forward-facing step subject to a thin boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Morton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.109866. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2025.109866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional analysis and modelling of the flow over a forward-facing step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1000, pp.A69. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical model of thermoacoustic heat pumping inside a compact cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.15. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for arbitrary pollution effects on rotating free-surface flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935, pp.A2. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the base pressure and the velocity in the near-wake of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.054602. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.054602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of roughness valleys in turbulent Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 923, pp.A6. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structure identification in turbulent channel flow using latent Dirichlet allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Frihat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 920, pp.A27. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-order modelling of the wake dynamics of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 927, pp.R6. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interface pollution on the linear stability of a rotating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 900, pp.A42:1-29. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large axisymmetric surface deformation and dewetting in the flow above a rotating disk in a cylindrical tank: spin-up and permanent regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.044801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of natural convection flows in two horizontal thermoacoustic cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.119195. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New estimations of the added mass and damping of two cylinders vibrating in a viscous fluid, from theoretical and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.102818. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.102818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper orthogonal decomposition analysis and modelling of the wake deviation behind a squareback Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (6), pp.064612. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.064612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal proper orthogonal decomposition of turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Derebail Muralidhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 864, pp.614-639. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effects of natural convection in a thermoacoustic configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.807. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axisymmetric rotating flow with free surface in a cylindrical tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 861, pp.796-814. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On combining linear stochastic estimation and proper orthogonal decomposition for flow reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Nguimatsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-018-2513-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of frequency on natural convection flows induced by a pulsating line-heat source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117, pp.342-357. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics and hydrodynamic feedback in two dimensional double cavity flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tuerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 813, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2016.771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few thoughts on Proper Orthogonal Decomposition in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, 8p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4974330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On wall pressure fluctuations and their coupling with vortex dynamics in a separated-reattached turbulent flow over a blunt flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, Part B, pp.730-748. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of data reduction techniques for the aeroacoustic analysis of flow over a blunt flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.253 - 274. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-015-0375-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structures in the boundary layer of a flat thick plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342, pp.417 - 424. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD-based wall boundary conditions for the numerical simulation of turbulent channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.145-171. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685248.2014.884279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Loop Analysis and Control of Cavity Shear Layer Oscillations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.171-187. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1756-8250.6.4.171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic wall boundary conditions for the direct numerical simulation of wall-bounded turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685248.2010.541259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Self-Similarity in the Inner Wall Layer of a Turbulent Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (4), pp.041202. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional centrifugal instabilities development inside a parallelepipedic open cavity of various shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Bisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.395-410. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0671-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the nonlinear mode competition in the flow over an open cavity at medium Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pethieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.597-608. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-007-0419-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconstruction method for the flow past an open cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gougat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.531-540. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.21751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the Spectral Signature of Spatial Coherent Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.065301(R). </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.72.065301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of variable density incompressible flows by means of finite elements and finite volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Quartapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (12), pp.893-902. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of turbulence upon the chemical reaction of nitric oxide released from a ground source into ambient ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 30 (9), pp.1467-1480. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1352-2310(95)00420-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion and chemical reaction of a pollutant near a motorway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 169 (1-3), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0048-9697(95)04636-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.379-386, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2025-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des effets d’inclinaison sur le pompage de chaleur thermoacoustique en cavité compacte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana G. Baltean Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la suppression du vent sur l’émission de panaches en convection turbulente rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the wind depletion on the turbulent Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFDC2 - 2nd European Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la suppression du vent sur la convection turbulente de Rayleigh-Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites structures cohérentes en convection turbulente rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panaches turbulents en convection turbulente de Rayleigh-Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude de la Société Française de Thermique, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plumes and large scale circulation in turbulent thermal convection with a rough plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBC 2023 - 9th International Conference on Rayleigh-Bénard Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth international conference in numerical and experimental aerodynamics of, road vehicles and trains (Aerovehicles 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et contrôle d'un écoulement autour d'un corps de type SUV par DNS et analyse POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISN, Mar 2022, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent plumes in asymmetric rough Rayleigh-Bénard cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Romemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rosenkranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th european fluid mechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for arbitrary pollution effects on swirling free-surface flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermoacoustic heat pumping inside a compact cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, (CFA) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between base pressure and velocity in the wake of a bluff body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference EFMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of Thermal Plumes in Turbulent Rayleigh-Benard Convection with a Rough Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of theoretical and applied mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milano, France. pp.611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-order modeling of the wake dynamics of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent Rayleigh-Bénard convection with a roughness plate: Valley flow and plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rosenkranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Romemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised identification of motifs in turbulent channel flow using Latent Dirichlet Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Frihat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech colloquium on Machine learning methods for turbulent separated flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural-Network-Based Synthetic Boundary Condition For Thesimulation Of Channel Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dynamics of the wake behind a squareback Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international conference in numerical and experimental aerodynamics of road vehicles and trains (Aerovehicles4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD et modèles réduits pour l'analyse des modes de sillage derrière un corps d'Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones informés par la physique : application à la convection turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de dynamique des fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Dynamics in the Wake of an Ahmed Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th 3AF International Conference FP84-AERO2020-pellerin on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE-Constrained Neural Network For Turbulent Rayleigh-Bénard Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications Conference (ENUMATH2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des contraintes induites par les polluants à l’interface air-eau dans les écoulements tournants avec surface plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POD-based model for the wake of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak pressures at the throttled flow of oscillating valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Alviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Artana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II CCI UCLV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cayos de Villa Clara, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfert At The Roughness Scale In Turbulent Rayleigh-Bénard Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PDE-constrained deep neural networks for efficient flow field assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Frontiers of Uncertainty Quantification in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulations of the Shock-Induced Separation of a Laminar Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercoftac Workshop on Direct and Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimokratis G.E. GrigoriadisBernard J. GeurtsHans KuertenJochen FröhlichVincenzo Armenio, May 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal Proper Orthogonal Decomposition of turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Derebail Muralidhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures in a rotating flow with free surface: simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of boundary conditions on instabilities in free surface rotating flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary condition influence on instabilities in a low Reynolds free surface rotating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotating polygons : Numerical and experimental study of the base flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free surface flow driven by a rotating end wall in a stationary cylinder : Structure of the axisymmetric baseflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free surface flow driven by a rotating end wall in a stationary cylinder: Structure of the axisymmetric base flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking rotating flow with free surface deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangyang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Numerical Modeling of Liquid-Vapor Interfaces in Fluid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des instabilités de l'écoulement engendré par un disque tournant en présence de surface libre : Confrontation expérimentale et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop control of self-sustained oscillations of the cavity flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche numérique pour la modélisation des interfaces d'un canal vertical asymétriquement chauffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulations of the Interaction between an Oblique Shock Wave and a Boundary Layer Developing Along a Flat Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Symposium on Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Jul 2015, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l'interaction entre un canal vertical asymétriquement chauffé et son environnement extérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFT, Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving 3D incompressible Navier-Stokes equations on hybrid CPU/GPU systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing Symposium (HPC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spring Simulation Multiconference, Apr 2014, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of numerical simulations of a 2D buoyancy-driven flow in a vertical channel asymmetrically heated with or without external domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback control for oscillation damping in cavity flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society (APS), Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la transition entre convection naturelle et convection forcée dans une cavité traversante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wullens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFT (D. Maillet et C. Moyne), May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel solver for incompressible fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Falcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.05.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural ventilation in a room, transition from natural to adverse forced convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wullens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA Building Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.534 - 541, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2013.2435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique du décollement et recollement turbulent autour d'une plaque plane épaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Knikker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the turbulent separation reattachment flow around a thick flat plate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH European Turbulence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP, Jan 2011, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique 3D des instabilités de convection naturelle générées autour d'un barreau carré chauffé positionné horizontalement au centre d'une cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jan 2010, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and 3D numerical investigation of buoyancy-driven instabilities around a heated horizontal square cylinder within an enclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Washington, United States. pp.209-214, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IHTC14-22259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a two-phase flow in an oil filter by coupling a LES approach with a Lagrangian particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the turbulent detached flow around a thick flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de frontière immérgée pour la simulation d'écoulements visqueux compressibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bensmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure 3D d'un écoulement de cavité ouverte de forme variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Futuroscope, France. pp. 433-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD-based technique for 3D flow reconstruction using 2D data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp.ID 223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques 3D d'écoulements de convection naturelle à haut nombre de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de systèmes dynamiques dans un canal plan turbulent à l'aide de réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Abéguilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de conditions aux limites amont pour les simulations de type LES des écoulements de paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Abéguilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Layer Instability and Frequency Modes inside an Open Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eschenbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.FM13-10188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of the shock-induced separation of a laminar boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and Large-Eddy Simulation X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.327-332, 2017, 9783319632117. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63212-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation LLM / Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “recette’’ LLM et modèles de fondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning to the ultimate regime of convection in three-dimensional direct numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Chillà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From linear stability analysis to three-dimensional organisation in an incompressible open cavity flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Basley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel solver for incompressible fuid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Falcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8247, INRIA. 2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> yann fraigneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">YANN FRAIGNEAU</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research engineer in scientific computing</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computational Fluid Dynamics, Heat and Mass Transfers, High Performance Computing</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education & Career</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2021      Head of ASARD at LISN (Accompagnement et Soutien aux Activités de Recherche & Développement / computing engineering staff)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2021      Research engineer at LISN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2021      Head of P2I at LIMSI (Pôle d'ingénierie Informatique / computing engineering staff)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 - 2021      Research engineer at LIMSI (promotion by internal competitive examination of CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 - 2008     Engineer of studies at LIMSI</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996 - 1999     Scientific engineer (contractual job for the european project &amp;quot;Clean Glass&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 - 1996     PhD in energetics & physics, University of Rouen: &amp;quot;Numerical studies of diurnal evolution of ozone in urban area&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 - 1993     Master degree of science, University of Rouen: &amp;quot;Experimental characterization of a low pressure argon-plasma jet flow&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research support / Participation in grants or contractual works</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project THERMAL (2022 - 2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project TACOT (2017 - 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project ETAE (2016 - 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project PLASBORDDIAM (2011 - 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project PESSOA (Programme Hubert Curien, 2007 - 2012) - University of Coïmbra, Portugal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project DIB (2007-2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project RS-PEGASE (2007-2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEA CACV (Conception Aérodynamique et Contrôle du Vol, 2006-2008) - ONERA-DAAF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Project CALINS (2006-2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RITT Supersonique (2004-2006) - Ministère des transports</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project MAEVA II (2004-2006) - ONERA-DMAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project ATLAS (2001-2002) - LAL</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Software development with APP registering</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SUNFLUIDH   : Code for simulations of 2D/3D incompressible or expandable flows, including bi-fluid and multispecies gas flows.Registering in 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CHORUS        : Code for simulations of 2D/3D compressible flows with  high order resolution and shock capturing properties.Registering in 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OLORIN          : Code for simulations of 2D/3D unsteady flows in Bousinescq or Low Mach Number approximation.Registering in 2010.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyse Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1025, pp.A10. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434081v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inertial regimes in Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Chillà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.587-617. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725156v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity effects in a compact thermoacoustic cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 157 (2), pp.833-844. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0035581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of oncoming flow conditions on the flow upstream of a forward-facing step subject to a thin boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Morton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115, pp.109866. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2025.109866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional analysis and modelling of the flow over a forward-facing step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1000, pp.A69. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical model of thermoacoustic heat pumping inside a compact cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.15. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for arbitrary pollution effects on rotating free-surface flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935, pp.A2. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the base pressure and the velocity in the near-wake of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.054602. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.054602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of roughness valleys in turbulent Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 923, pp.A6. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structure identification in turbulent channel flow using latent Dirichlet allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Frihat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 920, pp.A27. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-order modelling of the wake dynamics of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 927, pp.R6. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New estimations of the added mass and damping of two cylinders vibrating in a viscous fluid, from theoretical and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.102818. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.102818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of natural convection flows in two horizontal thermoacoustic cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.119195. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper orthogonal decomposition analysis and modelling of the wake deviation behind a squareback Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (6), pp.064612. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.064612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interface pollution on the linear stability of a rotating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 900, pp.A42:1-29. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large axisymmetric surface deformation and dewetting in the flow above a rotating disk in a cylindrical tank: spin-up and permanent regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.044801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal proper orthogonal decomposition of turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Derebail Muralidhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 864, pp.614-639. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axisymmetric rotating flow with free surface in a cylindrical tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 861, pp.796-814. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effects of natural convection in a thermoacoustic configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hireche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.807. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On combining linear stochastic estimation and proper orthogonal decomposition for flow reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Nguimatsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-018-2513-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of frequency on natural convection flows induced by a pulsating line-heat source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117, pp.342-357. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics and hydrodynamic feedback in two dimensional double cavity flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tuerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 813, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2016.771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few thoughts on Proper Orthogonal Decomposition in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, 8p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4974330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On wall pressure fluctuations and their coupling with vortex dynamics in a separated-reattached turbulent flow over a blunt flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, Part B, pp.730-748. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of data reduction techniques for the aeroacoustic analysis of flow over a blunt flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.253 - 274. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-015-0375-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD-based wall boundary conditions for the numerical simulation of turbulent channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.145-171. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685248.2014.884279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Loop Analysis and Control of Cavity Shear Layer Oscillations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Flow Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.171-187. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1756-8250.6.4.171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structures in the boundary layer of a flat thick plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342, pp.417 - 424. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic wall boundary conditions for the direct numerical simulation of wall-bounded turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685248.2010.541259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Self-Similarity in the Inner Wall Layer of a Turbulent Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (4), pp.041202. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional centrifugal instabilities development inside a parallelepipedic open cavity of various shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Bisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.395-410. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0671-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the nonlinear mode competition in the flow over an open cavity at medium Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pethieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.597-608. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-007-0419-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconstruction method for the flow past an open cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gougat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.531-540. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.21751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the Spectral Signature of Spatial Coherent Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.065301(R). </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.72.065301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of variable density incompressible flows by means of finite elements and finite volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Quartapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (12), pp.893-902. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of turbulence upon the chemical reaction of nitric oxide released from a ground source into ambient ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 30 (9), pp.1467-1480. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1352-2310(95)00420-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion and chemical reaction of a pollutant near a motorway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 169 (1-3), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0048-9697(95)04636-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des effets d’inclinaison sur le pompage de chaleur thermoacoustique en cavité compacte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana G. Baltean Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.379-386, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2025-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the wind depletion on the turbulent Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFDC2 - 2nd European Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la suppression du vent sur l’émission de panaches en convection turbulente rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la suppression du vent sur la convection turbulente de Rayleigh-Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites structures cohérentes en convection turbulente rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panaches turbulents en convection turbulente de Rayleigh-Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude de la Société Française de Thermique, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plumes and large scale circulation in turbulent thermal convection with a rough plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBC 2023 - 9th International Conference on Rayleigh-Bénard Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth international conference in numerical and experimental aerodynamics of, road vehicles and trains (Aerovehicles 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for arbitrary pollution effects on swirling free-surface flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermoacoustic heat pumping inside a compact cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Baltean-Carlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, (CFA) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent plumes in asymmetric rough Rayleigh-Bénard cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Romemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rosenkranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th european fluid mechanics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et contrôle d'un écoulement autour d'un corps de type SUV par DNS et analyse POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISN, Mar 2022, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between base pressure and velocity in the wake of a bluff body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference EFMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-order modeling of the wake dynamics of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent Rayleigh-Bénard convection with a roughness plate: Valley flow and plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rosenkranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Romemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised identification of motifs in turbulent channel flow using Latent Dirichlet Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Frihat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech colloquium on Machine learning methods for turbulent separated flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural-Network-Based Synthetic Boundary Condition For Thesimulation Of Channel Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heesik Yoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of Thermal Plumes in Turbulent Rayleigh-Benard Convection with a Rough Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of theoretical and applied mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milano, France. pp.611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Dynamics in the Wake of an Ahmed Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th 3AF International Conference FP84-AERO2020-pellerin on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones informés par la physique : application à la convection turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de dynamique des fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD et modèles réduits pour l'analyse des modes de sillage derrière un corps d'Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dynamics of the wake behind a squareback Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnavion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international conference in numerical and experimental aerodynamics of road vehicles and trains (Aerovehicles4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des contraintes induites par les polluants à l’interface air-eau dans les écoulements tournants avec surface plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POD-based model for the wake of an Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Symposium flow separation control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfert At The Roughness Scale In Turbulent Rayleigh-Bénard Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak pressures at the throttled flow of oscillating valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Alviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Sciamarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Artana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II CCI UCLV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cayos de Villa Clara, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PDE-constrained deep neural networks for efficient flow field assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Frontiers of Uncertainty Quantification in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE-Constrained Neural Network For Turbulent Rayleigh-Bénard Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications Conference (ENUMATH2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary condition influence on instabilities in a low Reynolds free surface rotating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotating polygons : Numerical and experimental study of the base flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of boundary conditions on instabilities in free surface rotating flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures in a rotating flow with free surface: simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Couette-Taylor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal Proper Orthogonal Decomposition of turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Derebail Muralidhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulations of the Shock-Induced Separation of a Laminar Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercoftac Workshop on Direct and Large Eddy Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimokratis G.E. GrigoriadisBernard J. GeurtsHans KuertenJochen FröhlichVincenzo Armenio, May 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free surface flow driven by a rotating end wall in a stationary cylinder : Structure of the axisymmetric baseflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free surface flow driven by a rotating end wall in a stationary cylinder: Structure of the axisymmetric base flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking rotating flow with free surface deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangyang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Delbende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Numerical Modeling of Liquid-Vapor Interfaces in Fluid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche numérique pour la modélisation des interfaces d'un canal vertical asymétriquement chauffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop control of self-sustained oscillations of the cavity flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des instabilités de l'écoulement engendré par un disque tournant en présence de surface libre : Confrontation expérimentale et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Faugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin Witkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulations of the Interaction between an Oblique Shock Wave and a Boundary Layer Developing Along a Flat Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Symposium on Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Jul 2015, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l'interaction entre un canal vertical asymétriquement chauffé et son environnement extérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFT, Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving 3D incompressible Navier-Stokes equations on hybrid CPU/GPU systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing Symposium (HPC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spring Simulation Multiconference, Apr 2014, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of numerical simulations of a 2D buoyancy-driven flow in a vertical channel asymmetrically heated with or without external domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback control for oscillation damping in cavity flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yazid Rizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbas-Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Abou-Kandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society (APS), Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la transition entre convection naturelle et convection forcée dans une cavité traversante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wullens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFT (D. Maillet et C. Moyne), May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel solver for incompressible fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Falcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.05.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural ventilation in a room, transition from natural to adverse forced convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wullens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA Building Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.534 - 541, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2013.2435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique du décollement et recollement turbulent autour d'une plaque plane épaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Knikker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the turbulent separation reattachment flow around a thick flat plate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH European Turbulence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP, Jan 2011, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique 3D des instabilités de convection naturelle générées autour d'un barreau carré chauffé positionné horizontalement au centre d'une cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jan 2010, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and 3D numerical investigation of buoyancy-driven instabilities around a heated horizontal square cylinder within an enclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Washington, United States. pp.209-214, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IHTC14-22259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a two-phase flow in an oil filter by coupling a LES approach with a Lagrangian particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the turbulent detached flow around a thick flat plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de frontière immérgée pour la simulation d'écoulements visqueux compressibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bensmina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Daru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD-based technique for 3D flow reconstruction using 2D data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France. pp.ID 223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure 3D d'un écoulement de cavité ouverte de forme variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc R. Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Futuroscope, France. pp. 433-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de conditions aux limites amont pour les simulations de type LES des écoulements de paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Abéguilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques 3D d'écoulements de convection naturelle à haut nombre de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de systèmes dynamiques dans un canal plan turbulent à l'aide de réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Abéguilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Layer Instability and Frequency Modes inside an Open Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eschenbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.FM13-10188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of the shock-induced separation of a laminar boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Chpoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and Large-Eddy Simulation X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.327-332, 2017, 9783319632117. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63212-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation LLM / Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “recette’’ LLM et modèles de fondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning to the ultimate regime of convection in three-dimensional direct numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Chillà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From linear stability analysis to three-dimensional organisation in an incompressible open cavity flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lusseyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Basley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel solver for incompressible fuid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baboulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Falcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8247, INRIA. 2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8ACA6617"/>
+    <w:nsid w:val="8F563A9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E4D54C80"/>
+    <w:nsid w:val="FB415B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21E2EF92"/>
+    <w:nsid w:val="36194CC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725156v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.257" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035581" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Larose" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2025.109866" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Podvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faugaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Witkowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.980" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnavion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054602" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258870v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frihat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.788" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.473" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lagrange" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.102818" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Derebail Muralidhar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.48" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.929" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguimatsia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2513-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tuerke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.771" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974330" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.884279" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726833v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yazid Rizi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas-Turki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8250.6.4.171" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.541259" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001385" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bisch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0671-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBTMVMJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pethieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0419-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VZJ7M60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.21751" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.065301" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443376v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Quartapelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.452" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RFKX6GZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(95)00420-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4ZLLB2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(95)04636-F" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WVCRGGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-112" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349321v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349347v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400263v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426711v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400868v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848242v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Dias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426906v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451341v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhomme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426726v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401239v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406590v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400078v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alviso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400958v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410197v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410318v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839737v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465413v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847045v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Cui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847050v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628622v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629393v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628623v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205305v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rupp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628617v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726872v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836595v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wullens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915356v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Falcou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.207" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836596v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2013.2435" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421201v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851479v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leplat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reulet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Leplat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reulet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-22259" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629407v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliveira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629402v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378592v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bensmina" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327103v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defrasne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361618v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361700v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lorang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ab&#233;guil&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361612v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090556v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eschenbrenner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629644v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_41" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191640v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Perli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gigant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153758v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598098v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928422v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Basley" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790144v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725156v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035581" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Larose" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2025.109866" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Podvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faugaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Witkowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.980" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnavion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054602" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258870v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frihat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.788" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lagrange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.102818" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.473" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Delbende" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044801" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Derebail Muralidhar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.48" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.929" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020051" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguimatsia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2513-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.02.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tuerke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.771" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974330" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.884279" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yazid Rizi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbas-Turki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8250.6.4.171" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.541259" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001385" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bisch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0671-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBTMVMJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pethieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0419-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VZJ7M60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.21751" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.065301" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443376v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guermond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Quartapelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.452" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RFKX6GZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1352-2310(95)00420-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4ZLLB2K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(95)04636-F" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WVCRGGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-112" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353144v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349347v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400263v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410385v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Dias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426906v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451341v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhomme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406590v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426726v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406605v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410362v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426752v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400078v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alviso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410239v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410269v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410197v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathelin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629385v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839737v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465413v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847045v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyang Cui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726914v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847050v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629393v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628623v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205305v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rupp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628617v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726872v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836595v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wullens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915356v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Falcou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.207" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836596v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2013.2435" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421201v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851479v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leplat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reulet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Leplat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reulet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IHTC14-22259" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629407v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oliveira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629402v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378592v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bensmina" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327103v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defrasne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361612v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ab&#233;guil&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lorang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361618v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361700v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090556v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eschenbrenner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629644v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63212-4_41" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191640v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Perli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gigant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153758v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598098v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928422v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Basley" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790144v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>