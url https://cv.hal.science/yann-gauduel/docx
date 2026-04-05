--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -178,1439 +178,1439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal radiation biology: new insights and biomedical perspectives</w:t>
+                <w:t xml:space="preserve">Ultra-short electron beams based spatio-temporal radiation biology and radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lacombe</w:t>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Sabatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Wien</w:t>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 704 (1-3), pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2010.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cddis.2009.5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575479v1</w:t>
+                <w:t xml:space="preserve">hal-00575219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal radiation biology: an emerging transdisciplinary domain. Preface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Editorial Board of Photochemistry and Photobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R de Gruijl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2010.01.015⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85 (6), pp.1272-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00649.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575485v1</w:t>
+                <w:t xml:space="preserve">hal-00575519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Editorial Board of Photochemistry and Photobiology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal radiation biology: an emerging transdisciplinary domain. Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 704, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2010.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00649.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00575519v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-short electron beams based spatio-temporal radiation biology and radiotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High energy radiation femtochemistry of water molecules: early electron-radical pairs processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2010.01.006⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (1), pp.121 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00152-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575219v1</w:t>
+                <w:t xml:space="preserve">hal-00575202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy radiation femtochemistry of water molecules: early electron-radical pairs processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring ultrashort high-energy electron-induced damage in human carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+                <w:t xml:space="preserve">O. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Burgy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N.O. Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vaigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00152-2⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2010.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00575202v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring ultrashort high-energy electron-induced damage in human carcinoma cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal radiation biology: new insights and biomedical perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vaigot</w:t>
+                <w:t xml:space="preserve">S. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cadio</w:t>
+                <w:t xml:space="preserve">Laure Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1, pp.1-3. </w:t>
+              <w:t xml:space="preserve">, 2010, 1, pp.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cddis.2010.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2009.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575208v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles and applications of compact laser–plasma accelerators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Femtoradical events in aqueous molecular environments: the tenuous borderline between direct and indirect radiation damages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys966⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (1), pp.012004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/101/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502013v1</w:t>
+                <w:t xml:space="preserve">hal-00575544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrashort relativistic electron bunches and spatio-temporal radiation biology</w:t>
+                <w:t xml:space="preserve">MELUSYN Workshop on Synchrotron-radiation-based Radiobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Miron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.29-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575561v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MELUSYN Workshop on Synchrotron-radiation-based Radiobiology</w:t>
+                <w:t xml:space="preserve">Ultrashort relativistic electron bunches and spatio-temporal radiation biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catalin Miron</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7080, pp.708002/1-708002/14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.793733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575581v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtoradical events in aqueous molecular environments: the tenuous borderline between direct and indirect radiation damages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principles and applications of compact laser–plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Glinec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101 (1), pp.012004. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.447 - 453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/101/1/012004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphys966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575544v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time probing of radical events with sulphide molecules</w:t>
+                <w:t xml:space="preserve">Real-time probing of radical events with sulfide molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 6449, pp.E1-E12</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 6449, pp.64490E. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.698335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575792v1</w:t>
+                <w:t xml:space="preserve">hal-00502136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time probing of radical events with sulfide molecules</w:t>
+                <w:t xml:space="preserve">Real-time probing of radical events with sulphide molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 6449, pp.64490E. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 6449, pp.E1-E12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.698335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00502136v1</w:t>
+                <w:t xml:space="preserve">hal-00575792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources de particules ultra-brèves: des développements innovants pour la chimie et les domaines transdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1642,476 +1642,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-time water caging and transient electron-OH couplings in liquid phase</w:t>
+                <w:t xml:space="preserve">Direct observation of elementary radical events: low- and high-energy radiation femtochemistry in solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Brozek-Pluska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hallou</w:t>
+                <w:t xml:space="preserve">David Gliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Glijer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Charles</w:t>
+                <w:t xml:space="preserve">Abdeslem Hallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femtochemistry and Femtobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72 (2-3), pp.149-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2004.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575861v1</w:t>
+                <w:t xml:space="preserve">hal-00508757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of elementary radical events: low- and high-energy radiation femtochemistry in solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gliger</w:t>
+                <w:t xml:space="preserve">Femtosecond relativistic electron beam triggered early bioradical events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sven Fritzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Hallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 72 (2-3), pp.149-157. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5463, pp.86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2004.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.545408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00508757v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond relativistic electron beam triggered early bioradical events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-time water caging and transient electron-OH couplings in liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Brozek-Pluska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Glijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Femtochemistry and Femtobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.233-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575811v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Time Water Caging and Elementary Prehydration Redox Reactions in Ionic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 107 (12), pp.2011-2024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2183,51 +2183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Hallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 106 (9), pp.1727-1732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2273,51 +2273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time probing of solvent caging effects during IR electron transfers in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2381,51 +2381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast reactivity in radical chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Hallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2, pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2463,51 +2463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in prethermal chemistry: real-time probing of elementary electron transfer reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Hallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research on Chemical Intermediates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 27 (4-5), pp.359-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2952,51 +2952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast sub-nanometric spatial accuracy of a fleeting quantum probe interaction with a biomolecule: innovating concept for spatio-temporal radiation biomedicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Conference on Nanoscale Imaging, Sensing, and Actuation for Biomedical Applications XI </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3056,64 +3056,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lundh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser Sources and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3316,51 +3316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/02/C02048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabatier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2009.5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5T7QKZV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575519v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Davies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R de Gruijl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00649.x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575219v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C3GNB8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00152-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q1D9TXS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Fortunel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaigot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2010.46" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502013v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys966" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.793733" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Miron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Glinec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/101/1/012004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.698335" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508612v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brozek-Pluska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gliger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Hallou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2004.06.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DPMBCPB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fritzler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.545408" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp021745p" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BP1GT7VC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Launay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0123684" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-50FCGM0H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommeret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belloni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marignier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991520" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59FC441FE684B7457ABEC08D95161F86E8FB1236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991516" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220120175500" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54902743538E89934F08BC450D97754D1609454F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038983" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lundh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921839" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/02/C02048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C3GNB8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Davies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R de Gruijl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00649.x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5T7QKZV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00152-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q1D9TXS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Fortunel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaigot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2010.46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabatier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2009.5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Glinec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/101/1/012004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Miron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.793733" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys966" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.698335" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508612v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brozek-Pluska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gliger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Hallou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2004.06.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DPMBCPB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575811v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fritzler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.545408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp021745p" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BP1GT7VC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Launay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0123684" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-50FCGM0H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommeret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belloni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marignier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991520" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59FC441FE684B7457ABEC08D95161F86E8FB1236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991516" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220120175500" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54902743538E89934F08BC450D97754D1609454F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038983" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lundh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921839" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>