--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -178,367 +178,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-short electron beams based spatio-temporal radiation biology and radiotherapy</w:t>
+                <w:t xml:space="preserve">The Editorial Board of Photochemistry and Photobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R de Gruijl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2010.01.006⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85 (6), pp.1272-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00649.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575219v1</w:t>
+                <w:t xml:space="preserve">hal-00575519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Editorial Board of Photochemistry and Photobiology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal radiation biology: an emerging transdisciplinary domain. Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00649.x⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 704, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2010.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575519v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal radiation biology: an emerging transdisciplinary domain. Preface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-short electron beams based spatio-temporal radiation biology and radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 704, pp.1-3. </w:t>
+              <w:t xml:space="preserve">, 2010, 704 (1-3), pp.142-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2010.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2010.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575485v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High energy radiation femtochemistry of water molecules: early electron-radical pairs processes</w:t>
               </w:r>
@@ -576,51 +576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (1), pp.121 - 135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -911,360 +911,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtoradical events in aqueous molecular environments: the tenuous borderline between direct and indirect radiation damages</w:t>
+                <w:t xml:space="preserve">Ultrashort relativistic electron bunches and spatio-temporal radiation biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/101/1/012004⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7080, pp.708002/1-708002/14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.793733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575544v1</w:t>
+                <w:t xml:space="preserve">hal-00575561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MELUSYN Workshop on Synchrotron-radiation-based Radiobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Miron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (1), pp.29-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrashort relativistic electron bunches and spatio-temporal radiation biology</w:t>
+                <w:t xml:space="preserve">Femtoradical events in aqueous molecular environments: the tenuous borderline between direct and indirect radiation damages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7080, pp.708002/1-708002/14. </w:t>
+              <w:t xml:space="preserve">Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (1), pp.012004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.793733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/101/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575561v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles and applications of compact laser–plasma accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1335,269 +1335,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time probing of radical events with sulfide molecules</w:t>
+                <w:t xml:space="preserve">Real-time probing of radical events with sulphide molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 6449, pp.64490E. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 6449, pp.E1-E12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502136v1</w:t>
+                <w:t xml:space="preserve">hal-00575792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time probing of radical events with sulphide molecules</w:t>
+                <w:t xml:space="preserve">Real-time probing of radical events with sulfide molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 6449, pp.E1-E12</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 6449, pp.64490E. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.698335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575792v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources de particules ultra-brèves: des développements innovants pour la chimie et les domaines transdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1687,51 +1687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Hallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1842,51 +1842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Hallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5463, pp.86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2952,51 +2952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast sub-nanometric spatial accuracy of a fleeting quantum probe interaction with a biomolecule: innovating concept for spatio-temporal radiation biomedicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Conference on Nanoscale Imaging, Sensing, and Actuation for Biomedical Applications XI </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3069,51 +3069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lundh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser Sources and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3316,51 +3316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/02/C02048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C3GNB8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Davies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R de Gruijl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00649.x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5T7QKZV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00152-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q1D9TXS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Fortunel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaigot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2010.46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabatier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2009.5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Glinec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/101/1/012004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Miron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.793733" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys966" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.698335" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508612v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brozek-Pluska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gliger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Hallou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2004.06.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DPMBCPB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575811v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fritzler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.545408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp021745p" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BP1GT7VC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Launay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0123684" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-50FCGM0H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommeret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belloni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marignier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991520" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59FC441FE684B7457ABEC08D95161F86E8FB1236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991516" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220120175500" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54902743538E89934F08BC450D97754D1609454F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038983" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lundh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921839" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/02/C02048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Davies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R de Gruijl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00649.x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575485v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5T7QKZV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C3GNB8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00152-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q1D9TXS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Fortunel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaigot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2010.46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabatier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2009.5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.793733" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Miron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Glinec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/101/1/012004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys966" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.698335" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508612v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brozek-Pluska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gliger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Hallou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2004.06.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DPMBCPB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575811v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fritzler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.545408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp021745p" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BP1GT7VC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Launay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0123684" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-50FCGM0H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommeret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belloni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marignier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991520" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59FC441FE684B7457ABEC08D95161F86E8FB1236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991516" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220120175500" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54902743538E89934F08BC450D97754D1609454F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038983" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lundh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921839" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>