--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -178,1240 +178,1240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Editorial Board of Photochemistry and Photobiology</w:t>
+                <w:t xml:space="preserve">Spatio-temporal radiation biology: new insights and biomedical perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cadet</w:t>
+                <w:t xml:space="preserve">S. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ahmad</w:t>
+                <w:t xml:space="preserve">Laure Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Cosa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00649.x⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2009.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575519v1</w:t>
+                <w:t xml:space="preserve">hal-00575479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal radiation biology: an emerging transdisciplinary domain. Preface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Editorial Board of Photochemistry and Photobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank R de Gruijl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2010.01.015⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85 (6), pp.1272-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00649.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00575485v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-short electron beams based spatio-temporal radiation biology and radiotherapy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal radiation biology: an emerging transdisciplinary domain. Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 704 (1-3), pp.142-151. </w:t>
+              <w:t xml:space="preserve">, 2010, 704, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2010.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2010.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575219v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy radiation femtochemistry of water molecules: early electron-radical pairs processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-short electron beams based spatio-temporal radiation biology and radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 704 (1-3), pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2010.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00152-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575202v1</w:t>
+                <w:t xml:space="preserve">hal-00575219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring ultrashort high-energy electron-induced damage in human carcinoma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High energy radiation femtochemistry of water molecules: early electron-radical pairs processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Rigaud</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.O. Fortunel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cddis.2010.46⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (1), pp.121 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00152-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575208v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal radiation biology: new insights and biomedical perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring ultrashort high-energy electron-induced damage in human carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.O. Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lacombe</w:t>
+                <w:t xml:space="preserve">Pierre Vaigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Sabatier</w:t>
+                <w:t xml:space="preserve">E. Cadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Wien</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1, pp.e4. </w:t>
+              <w:t xml:space="preserve">, 2010, 1, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cddis.2009.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2010.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575479v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrashort relativistic electron bunches and spatio-temporal radiation biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principles and applications of compact laser–plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.793733⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.447 - 453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575561v1</w:t>
+                <w:t xml:space="preserve">hal-00502013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MELUSYN Workshop on Synchrotron-radiation-based Radiobiology</w:t>
+                <w:t xml:space="preserve">Femtoradical events in aqueous molecular environments: the tenuous borderline between direct and indirect radiation damages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catalin Miron</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (1), pp.012004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/101/1/012004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575581v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtoradical events in aqueous molecular environments: the tenuous borderline between direct and indirect radiation damages</w:t>
+                <w:t xml:space="preserve">Ultrashort relativistic electron bunches and spatio-temporal radiation biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/101/1/012004⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7080, pp.708002/1-708002/14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.793733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575544v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles and applications of compact laser–plasma accelerators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MELUSYN Workshop on Synchrotron-radiation-based Radiobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Miron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.29-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502013v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time probing of radical events with sulphide molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6449, pp.E1-E12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1449,64 +1449,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time probing of radical events with sulfide molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6449, pp.64490E. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1540,77 +1540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources de particules ultra-brèves: des développements innovants pour la chimie et les domaines transdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1642,476 +1642,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of elementary radical events: low- and high-energy radiation femtochemistry in solutions</w:t>
+                <w:t xml:space="preserve">Short-time water caging and transient electron-OH couplings in liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Brozek-Pluska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gliger</w:t>
+                <w:t xml:space="preserve">A. Hallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeslem Hallou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">David Glijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Femtochemistry and Femtobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.233-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508757v1</w:t>
+                <w:t xml:space="preserve">hal-00575861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond relativistic electron beam triggered early bioradical events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct observation of elementary radical events: low- and high-energy radiation femtochemistry in solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Brozek-Pluska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Hallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5463, pp.86. </w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72 (2-3), pp.149-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.545408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2004.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575811v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-time water caging and transient electron-OH couplings in liquid phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Hallou</w:t>
+                <w:t xml:space="preserve">Femtosecond relativistic electron beam triggered early bioradical events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Glijer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Gauduel</w:t>
+                <w:t xml:space="preserve">Sven Fritzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Hallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femtochemistry and Femtobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5463, pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.545408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575861v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Time Water Caging and Elementary Prehydration Redox Reactions in Ionic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 107 (12), pp.2011-2024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2183,51 +2183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Hallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 106 (9), pp.1727-1732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2273,51 +2273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time probing of solvent caging effects during IR electron transfers in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2381,51 +2381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast reactivity in radical chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Hallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2, pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2463,51 +2463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in prethermal chemistry: real-time probing of elementary electron transfer reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Hallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research on Chemical Intermediates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 27 (4-5), pp.359-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2952,51 +2952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast sub-nanometric spatial accuracy of a fleeting quantum probe interaction with a biomolecule: innovating concept for spatio-temporal radiation biomedicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Conference on Nanoscale Imaging, Sensing, and Actuation for Biomedical Applications XI </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3056,64 +3056,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lundh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser Sources and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3316,51 +3316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/02/C02048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Davies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R de Gruijl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00649.x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575485v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5T7QKZV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C3GNB8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00152-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q1D9TXS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Fortunel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaigot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2010.46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabatier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2009.5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.793733" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Miron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Glinec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/101/1/012004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys966" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.698335" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508612v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brozek-Pluska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gliger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Hallou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2004.06.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DPMBCPB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575811v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fritzler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.545408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp021745p" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BP1GT7VC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Launay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0123684" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-50FCGM0H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommeret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belloni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marignier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991520" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59FC441FE684B7457ABEC08D95161F86E8FB1236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991516" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220120175500" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54902743538E89934F08BC450D97754D1609454F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038983" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lundh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921839" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/02/C02048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabatier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2009.5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Davies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R de Gruijl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00649.x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5T7QKZV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575219v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C3GNB8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00152-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q1D9TXS2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Fortunel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaigot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2010.46" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502013v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys966" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Glinec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/101/1/012004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.793733" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Miron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.698335" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508612v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brozek-Pluska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glijer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gliger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Hallou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2004.06.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DPMBCPB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fritzler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.545408" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp021745p" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BP1GT7VC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Launay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0123684" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-50FCGM0H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommeret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belloni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marignier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991520" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59FC441FE684B7457ABEC08D95161F86E8FB1236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991516" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220120175500" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54902743538E89934F08BC450D97754D1609454F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038983" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lundh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921839" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>