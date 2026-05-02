--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> yann gavet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en traitement et analyse d'images</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yann-gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2248-8938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">127253297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-3477-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Denoising Diffusion Probabilistic Models for 3D microstructure image generation of fuel cell electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Bentamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 248 (113596), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04849784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of molecular coating in human corneal endothelial cell primary culture using artificial intelligence-driven image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Aouimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.31301. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-14367-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05235433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of nucleation – Isotropic surface growth for finite platelet-like particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.116893. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2021.116893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03551625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-based model for functional and diffusion layers of solid oxide cells electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367, pp.67 à 81. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2020.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural correlations for specific surface area and triple phase boundary length for composite electrodes of solid oxide cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 412, pp.736-748. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.11.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulating the growth of ellipsoidal droplets during dropwise condensation on pillared surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rabiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.1370 à1384. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bag of recurrence patterns representation for time-series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.877 à 887. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-018-0703-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction Mechanism and Impact of Microstructure on Performances for the LSCF‐CGO Composite Electrode in Solid Oxide Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Effori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13th European SOFC &amp; SOE Forum, 19 (4), pp.429-444. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201800185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation spatial distribution of droplets and the percentage of surface coverage during dropwise condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pionnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124, pp.356 à 365. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometrical modeling of solid oxide cells electrodes validated on 3D reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.262-276. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Time-Series Images Using Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10696, pp.UNSP 106960Y. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of gray scale images of dropwise condensation on textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pionnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuits, Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.339 à 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential and average approaches to Rose and Mei dropwise condensation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 11, pp.40 à 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering 3D topography of endothelial folds to improve cell count of organ cultured corneas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothile Jumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcin Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasson Yäel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell and Tissue Banking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.185 à 191. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10561-017-9624-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D images of the endothelial surface to increase accuracy of cell count in eye banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Klossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (2), pp.98 à 102. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of corneal endothelial mosaic according to the age: the corimmo 3D project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervi Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (2), pp.124-130. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of a wide field contact specular microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urrea Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (2), pp.103 à 108. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity criteria and their comparison for quantitative evaluation of image segmentation: application to human retina vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (8), pp.1953-1966. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-014-0625-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and supervised learning of segmentation methods dedicated to specular microscope images of corneal endothelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.704791. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/704791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of image registration techniques in the case of retinal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.21118. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.21.2.021118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3-D reconstruction of surfaces from image focus by local cross-sectional multivariate statistical analyses: Application to human ex vivo corneal endotheliums.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (6), pp.1293-1306. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2012.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric dissimilarity criterion between Jordan spatial mosaics. Theoretical aspects and application to segmentation evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.25-49. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0272-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving focus measurements using logarithmic image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 242 (3), pp.228-241. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03461.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelial Morphometry by Image Analysis of Corneas Organ Cultured at 31 degrees C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Acquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defreyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (3), pp.1356-1364. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.08-3103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00510379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual perception based automatic recognition of cell mosaics in human corneal endothelium microscopy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00509294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the human corneal endothelium: in vivo Topcon SP2000P specular microscope versus ex vivo sambacornea eye bank analyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Manissolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (2), pp.265-266. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bjo.2006.099614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00446096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de comptage par analyse d'image de l'endothélium des cornées conservées en organoculture : détection de contour versus pointage du centre . Counting strategies for endothelial assessment of organ cultured corneas using image analysis: comparison of border versus center method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (2), pp.2S259. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0181-5512(07)80181-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00510398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agreement between two non-contact specular microscopes: Topcon SP2000P versus Rhine-Tec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (7), pp.979-980. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bjo.2006.099374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00446115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphométrie endothéliale par analyse d'image des cornées conservées en organoculture : étude prospective de 505 cornées consécutives Endothelial morphometry of organ cultured corneas using image analysis: prospective study of 505 consecutive corneas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defreyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Acquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (2), pp.2S156. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0181-5512(07)79830-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00510394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concordance des pachymétries contact ultrasonique, non contact spéculaire et non contact par réflectométrie en basse cohérence optique Agreement of pachymetry measurements using ultrasound, two non contact specular microscopes and optical low-coherence reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (Supplément 2), pp.2S206. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0181-5512(07)80007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00510386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre 3 microscopes spéculaires non-contact Comparison between 3 non-contact specular microscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (Supplément 2), pp.2S298. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0181-5512(07)80325-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00510391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility of endothelial assessment during corneal organ culture: Comparison of a computer-assisted analyzer with manual methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Acquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (5), pp.2062-2067. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.06-1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00445862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for Diabetic Retinopathy by Ophthalmologists and Endocrinologists With Pupillary Dilation and a Nonmydriatic Digital Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (5), pp.814-821. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajo.2005.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00446120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New deep AI-based algorithm to assess quality of primary corneal endothelial cell cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corantin Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Aouimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Parveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EVER Congress - EVER 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EVER (European Association for Vision and Eye); OIC group, Nov 2024, Valence (Espagne), Spain. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aos.17236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05294799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing image quality and anomaly detection for small and dense industrial objects in nuclear recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Zein-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Bentamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duquesnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV2025 - 17th International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yamanashi, Japan. pp.1373705, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3077764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05236327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic image generator for industrial bin-picking simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSIA 2025 - 14th European Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Mathematics and Physics of the Charles University and Conforg, s.r.o., Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05316674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin for bin-picking: bridging the gap between 2D image analysis and 3D simulation through stochastic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV2025 - 17th International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yamanashi, Japan. pp.137370W, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3081903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05237562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortuosity: Local Morphology and Global Topology Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Chaniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sorbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Stereology &amp; Image Analysis, Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05503711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating 3D Microstructure Images for &amp;lt;i&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt; Fuel Cell Electrode using GANs Enhanced with Minkowski Functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Bentamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakech, Morocco. pp.10577933, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC61350.2024.10577933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04639665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Object Detection in Distorted Environments: A Seamless Integration of Classical Image Processing with Deep Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Zein-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Bentamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hassan II University of Casablanca; FST Mohammedia, Hassan II University of Casablanc; National Centre for Scientific and Technical Research (CNRST); IMT Atlantique; Mohammed V University of Rabat; Sup’Com, Tunis, Tunisie; ENSA, Marrakech, Maroc; ENSA, El Jadida, Maroc; INSA, Université Claude Bernard Lyon 1, France; IDP, Universityé d'Orleans, France, May 2024, Marrakech, Morocco. pp.10577829, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC61350.2024.10577829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04638714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulometric Analysis of Maltodextrin Particles Observed by Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS 13th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espol - Escuela superior Politécnica del Litoral, Jul 2023, Guayaquil, Ecuador. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS58416.2023.10179067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04169470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour l’analyse granulométrique de particules condensées sur des images en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29ème Colloque Francophone du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.2023-1378 / 1153 à 1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04195651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activating Frequency and VIT for 3D Point Cloud Quality Assessment without Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Bentamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Zein-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing - 30th ICIP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; IEEE Signal processing Society; Ramaiah Institute of Technology, Oct 2023, Kuala Lumpur, Malaysia. pp.WP2.L408.2/ 3481, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPC59416.2023.10328373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04343363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time drone detection and tracking in distorted infrared images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Bentamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Zein-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing - 30th ICIP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; IEEE Signal processing Society; Ramaiah Institute of Technology, Oct 2023, Kuala Lumpur, Malaysia. pp.TP1.L408.2 / 3480, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPC59416.2023.10328374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04341911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth and death simulation of human corneal endothelium cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaitinadapoulle Hanielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem El Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSIA'2021 : The 13th European Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne - Institut Mines Telecom (IMT), Jun 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03543132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins of human corneal endothelium from generative adversarial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Dussy Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Caunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth International Conference on Quality Control by Artificial Vision (QCAV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Tokushima, Japan. pp.117940L, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03596379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of Edge Segmentation and Completion by CNN Based Method for Tessellation Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud-Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'2020: The 10th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne, Apr 2021, Saint-Etienne, France. pp.9487553, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03284617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector fields color constancy correction within the CoLIP framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSIA'2021 : The 13th European Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne - Institut Mines Telecom (IMT), Jun 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03545917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binarization of the gray scale images of droplets during dropwise condensation on textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV 2019 - Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute IRIMAS de l' Université de Haute-Alsace (UHA), May 2019, Mulhouse, France. pp.111720R, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2521447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of condensation of droplets on textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MORPHEA Morphologie et Phénomènes d’Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Geometrical and Microstructural Modeling for Solid Oxide Cell Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakesh Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Solid Oxide Fuel Cells (SOFC-XVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan. pp.2031 à 2043, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/09101.2031ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Time-Series Images Using Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 The 10th International Conference on Machine Vision (ICMV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMV Committees, Nov 2017, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition the droplets in gray scale images of dropwise condensation on pillared surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer Science, Engineering &amp; Applications (ICCSEA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy &amp; Industry Research Collaboration Center (AIRCC), Sep 2017, Copenhague, Denmark. pp.115 à 126, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/csit.2017.71109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random and geometric model of droplets nucleation on textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LABEX MANUTECH-SISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EQUIPEX MANUTECH-USD; LABEX MANUTECH-SISE, Oct 2017, Marcoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geometrical characterization and modelling of solid oxide cells electrodes microstructure by image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Quality Control by Artificial Vision 2017 (QCAV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chuo University, May 2017, Tokyo, Japan. pp.1033804, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2264376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel quantitative methodology for age evaluation of the human corneal endothelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervi Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV 2017 - 13th International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical Committee on Industrial Application of Image Processing, Japan Society for Precision Engineering; Chuo University, May 2017, Tokyo, Japan. pp.103381D, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2263670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative, non-contact wide field imaging of corneal endothelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Pataia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth international conference on quality control by artificial vision - QCAV 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le2i - Laboratoire Electronique, Informatique et image; IUT Le Creusot Centre Universitaire Condorcet, Jun 2015, Le Creusot, France. pp.9534-15, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2182748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01258666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the corneal endothelial mosaic and comparison with simulated tessellations modeled with Gaussian random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervi Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le2i - Laboratoire Electronique, Informatique et Image; IUT Le Creusot Centre Universitaire Condorcet, Jun 2015, Le Creusot, France. pp.[9534-45] ; doi: 10.1117/12.2182828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01165250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Logarithmic Image Processing (CoLIP) antagonist space and chromaticity diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCIW 2015 (The Fifth Computational Color Imaging Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shoji Tominaga ; Raimondo Schettini ; lain Tremeau, Mar 2015, SAINT ETIENNE, France. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15979-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness variability estimation of microscopic surfaces during engineering wear process-Application to total hip implant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Suleiman Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Fukuoka, Japan. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Geometry of Linearly Combined Gaussian and Student-t, and Skew Student's t Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Suleiman Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference, Geometric Science of Information - GSI 2013 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France. pp.449-456, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40020-9_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic quantitative evaluation of image registration techniques with the &amp;quot;epsilon&amp;quot; dissimilarity criterion in the case of retinal images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Quality Control by Artificial Vision QVAC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint Etienne, France. pp.8000-23, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.890883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Correction in the Framework of Color Logarithmic Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feature-based dense local registration of pairs of retinal images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2009: 4th International Conference on Computer VISion Theory and APplications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisbonne, Portugal. pp.265-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood Image Restoration, Enhancement and Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New deep learning-based algorithm to assess quality of primary corneal endothelial cell cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corantin Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Aouimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Parveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEBA 2025 (European Eye Bank Association 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Rome, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05299865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of ellipsoidal droplets growing on patterned substrates during dropwise condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE XVIII SPANISH-FRENCH SCHOOL Jacques-Louis Lions about Numerical Simulation in Physics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of dropwise condensation on textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khashayar SALEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Science et Technologie des Poudres - STP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Compiègne, France. , Actes_STP2018, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution modeling of droplets during water dropwise condensation on textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pionnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée Internationales Francophones de Tribologie - JIFT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint-Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing Tutorials with Python &#174</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartacus-Idh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 316 p., 2019, 978-2-36693-068-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02469242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d’images optroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Électronique - Photonique | Optique Photonique | Systèmes optroniques | Traitement d’images optroniques (e4085), </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.E 4 085v2, 2023, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-e4085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05444202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Logarithmic Image Processing (CoLIP) antagonist space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Emre Celebi ; Michela Lecca ; Bogdan Smolka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color image and video enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-3-319-09363-5. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09363-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface topography and texture restoration from sectional optical imaging by focus analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Restoration - Recent Advances and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aymeric Histace, pp.73-96, 2012, 978-953-51-0388-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception visuelle humaine, complétion des mosaïques et application à la reconstruction d'images de l'endothélium cornéen humain\\ en microscopie optique spéculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> yann gavet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en traitement et analyse d'images</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yann-gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2248-8938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">127253297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-3477-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small object detection in industrial recycling: a new dataset and YOLO performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Zein-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Bentamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duquesnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35 (3), pp.031203. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05583464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Denoising Diffusion Probabilistic Models for 3D microstructure image generation of fuel cell electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Bentamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 248 (113596), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04849784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of molecular coating in human corneal endothelial cell primary culture using artificial intelligence-driven image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Aouimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.31301. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-14367-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05235433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of nucleation – Isotropic surface growth for finite platelet-like particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.116893. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2021.116893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03551625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-based model for functional and diffusion layers of solid oxide cells electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367, pp.67 à 81. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2020.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural correlations for specific surface area and triple phase boundary length for composite electrodes of solid oxide cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 412, pp.736-748. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.11.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulating the growth of ellipsoidal droplets during dropwise condensation on pillared surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rabiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.1370 à1384. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bag of recurrence patterns representation for time-series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.877 à 887. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-018-0703-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction Mechanism and Impact of Microstructure on Performances for the LSCF‐CGO Composite Electrode in Solid Oxide Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Effori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13th European SOFC &amp; SOE Forum, 19 (4), pp.429-444. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201800185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation spatial distribution of droplets and the percentage of surface coverage during dropwise condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pionnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124, pp.356 à 365. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometrical modeling of solid oxide cells electrodes validated on 3D reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.262-276. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Time-Series Images Using Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10696, pp.UNSP 106960Y. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of gray scale images of dropwise condensation on textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pionnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuits, Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.339 à 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering 3D topography of endothelial folds to improve cell count of organ cultured corneas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothile Jumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcin Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glasson Yäel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell and Tissue Banking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.185 à 191. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10561-017-9624-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential and average approaches to Rose and Mei dropwise condensation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 11, pp.40 à 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of a wide field contact specular microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urrea Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (2), pp.103 à 108. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of corneal endothelial mosaic according to the age: the corimmo 3D project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervi Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (2), pp.124-130. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D images of the endothelial surface to increase accuracy of cell count in eye banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Klossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (2), pp.98 à 102. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity criteria and their comparison for quantitative evaluation of image segmentation: application to human retina vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (8), pp.1953-1966. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-014-0625-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and supervised learning of segmentation methods dedicated to specular microscope images of corneal endothelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.704791. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/704791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric dissimilarity criterion between Jordan spatial mosaics. Theoretical aspects and application to segmentation evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.25-49. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0272-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of image registration techniques in the case of retinal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.21118. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.21.2.021118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3-D reconstruction of surfaces from image focus by local cross-sectional multivariate statistical analyses: Application to human ex vivo corneal endotheliums.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (6), pp.1293-1306. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2012.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving focus measurements using logarithmic image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 242 (3), pp.228-241. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03461.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelial Morphometry by Image Analysis of Corneas Organ Cultured at 31 degrees C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Acquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defreyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (3), pp.1356-1364. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.08-3103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00510379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual perception based automatic recognition of cell mosaics in human corneal endothelium microscopy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00509294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de comptage par analyse d'image de l'endothélium des cornées conservées en organoculture : détection de contour versus pointage du centre . Counting strategies for endothelial assessment of organ cultured corneas using image analysis: comparison of border versus center method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (2), pp.2S259. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0181-5512(07)80181-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00510398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the human corneal endothelium: in vivo Topcon SP2000P specular microscope versus ex vivo sambacornea eye bank analyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Manissolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (2), pp.265-266. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bjo.2006.099614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00446096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agreement between two non-contact specular microscopes: Topcon SP2000P versus Rhine-Tec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (7), pp.979-980. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bjo.2006.099374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00446115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphométrie endothéliale par analyse d'image des cornées conservées en organoculture : étude prospective de 505 cornées consécutives Endothelial morphometry of organ cultured corneas using image analysis: prospective study of 505 consecutive corneas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defreyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Acquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (2), pp.2S156. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0181-5512(07)79830-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00510394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concordance des pachymétries contact ultrasonique, non contact spéculaire et non contact par réflectométrie en basse cohérence optique Agreement of pachymetry measurements using ultrasound, two non contact specular microscopes and optical low-coherence reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (Supplément 2), pp.2S206. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0181-5512(07)80007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00510386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre 3 microscopes spéculaires non-contact Comparison between 3 non-contact specular microscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (Supplément 2), pp.2S298. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0181-5512(07)80325-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00510391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility of endothelial assessment during corneal organ culture: Comparison of a computer-assisted analyzer with manual methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Acquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (5), pp.2062-2067. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.06-1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00445862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for Diabetic Retinopathy by Ophthalmologists and Endocrinologists With Pupillary Dilation and a Nonmydriatic Digital Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (5), pp.814-821. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajo.2005.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00446120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortuosity: Local Morphology and Global Topology Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Chaniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sorbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Stereology &amp; Image Analysis, Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05503711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing image quality and anomaly detection for small and dense industrial objects in nuclear recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Zein-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Bentamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Picq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duquesnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV2025 - 17th International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yamanashi, Japan. pp.1373705, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3077764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05236327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic image generator for industrial bin-picking simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSIA 2025 - 14th European Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Mathematics and Physics of the Charles University and Conforg, s.r.o., Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05316674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New deep AI-based algorithm to assess quality of primary corneal endothelial cell cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corantin Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Aouimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Parveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EVER Congress - EVER 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EVER (European Association for Vision and Eye); OIC group, Nov 2024, Valence (Espagne), Spain. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aos.17236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05294799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin for bin-picking: bridging the gap between 2D image analysis and 3D simulation through stochastic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV2025 - 17th International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yamanashi, Japan. pp.137370W, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3081903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05237562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating 3D Microstructure Images for &amp;lt;i&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt; Fuel Cell Electrode using GANs Enhanced with Minkowski Functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Bentamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakech, Morocco. pp.10577933, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC61350.2024.10577933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04639665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Object Detection in Distorted Environments: A Seamless Integration of Classical Image Processing with Deep Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Zein-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Bentamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hassan II University of Casablanca; FST Mohammedia, Hassan II University of Casablanc; National Centre for Scientific and Technical Research (CNRST); IMT Atlantique; Mohammed V University of Rabat; Sup’Com, Tunis, Tunisie; ENSA, Marrakech, Maroc; ENSA, El Jadida, Maroc; INSA, Université Claude Bernard Lyon 1, France; IDP, Universityé d'Orleans, France, May 2024, Marrakech, Morocco. pp.10577829, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC61350.2024.10577829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04638714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulometric Analysis of Maltodextrin Particles Observed by Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS 13th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espol - Escuela superior Politécnica del Litoral, Jul 2023, Guayaquil, Ecuador. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS58416.2023.10179067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04169470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour l’analyse granulométrique de particules condensées sur des images en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29ème Colloque Francophone du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.2023-1378 / 1153 à 1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04195651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activating Frequency and VIT for 3D Point Cloud Quality Assessment without Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Bentamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Zein-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing - 30th ICIP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; IEEE Signal processing Society; Ramaiah Institute of Technology, Oct 2023, Kuala Lumpur, Malaysia. pp.WP2.L408.2/ 3481, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPC59416.2023.10328373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04343363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time drone detection and tracking in distorted infrared images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahid Bentamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Zein-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing - 30th ICIP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; IEEE Signal processing Society; Ramaiah Institute of Technology, Oct 2023, Kuala Lumpur, Malaysia. pp.TP1.L408.2 / 3480, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPC59416.2023.10328374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04341911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth and death simulation of human corneal endothelium cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaitinadapoulle Hanielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem El Amri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSIA'2021 : The 13th European Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne - Institut Mines Telecom (IMT), Jun 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03543132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins of human corneal endothelium from generative adversarial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Dussy Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Caunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth International Conference on Quality Control by Artificial Vision (QCAV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Tokushima, Japan. pp.117940L, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03596379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of Edge Segmentation and Completion by CNN Based Method for Tessellation Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Penaud-Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'2020: The 10th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne, Apr 2021, Saint-Etienne, France. pp.9487553, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03284617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector fields color constancy correction within the CoLIP framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSIA'2021 : The 13th European Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne - Institut Mines Telecom (IMT), Jun 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03545917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binarization of the gray scale images of droplets during dropwise condensation on textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV 2019 - Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute IRIMAS de l' Université de Haute-Alsace (UHA), May 2019, Mulhouse, France. pp.111720R, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2521447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of condensation of droplets on textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MORPHEA Morphologie et Phénomènes d’Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Geometrical and Microstructural Modeling for Solid Oxide Cell Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakesh Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Solid Oxide Fuel Cells (SOFC-XVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan. pp.2031 à 2043, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/09101.2031ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Time-Series Images Using Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 The 10th International Conference on Machine Vision (ICMV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMV Committees, Nov 2017, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel quantitative methodology for age evaluation of the human corneal endothelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervi Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV 2017 - 13th International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical Committee on Industrial Application of Image Processing, Japan Society for Precision Engineering; Chuo University, May 2017, Tokyo, Japan. pp.103381D, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2263670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geometrical characterization and modelling of solid oxide cells electrodes microstructure by image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Quality Control by Artificial Vision 2017 (QCAV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chuo University, May 2017, Tokyo, Japan. pp.1033804, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2264376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition the droplets in gray scale images of dropwise condensation on pillared surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer Science, Engineering &amp; Applications (ICCSEA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy &amp; Industry Research Collaboration Center (AIRCC), Sep 2017, Copenhague, Denmark. pp.115 à 126, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/csit.2017.71109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random and geometric model of droplets nucleation on textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LABEX MANUTECH-SISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EQUIPEX MANUTECH-USD; LABEX MANUTECH-SISE, Oct 2017, Marcoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative, non-contact wide field imaging of corneal endothelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Pataia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth international conference on quality control by artificial vision - QCAV 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le2i - Laboratoire Electronique, Informatique et image; IUT Le Creusot Centre Universitaire Condorcet, Jun 2015, Le Creusot, France. pp.9534-15, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2182748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01258666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the corneal endothelial mosaic and comparison with simulated tessellations modeled with Gaussian random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervi Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le2i - Laboratoire Electronique, Informatique et Image; IUT Le Creusot Centre Universitaire Condorcet, Jun 2015, Le Creusot, France. pp.[9534-45] ; doi: 10.1117/12.2182828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01165250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Logarithmic Image Processing (CoLIP) antagonist space and chromaticity diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCIW 2015 (The Fifth Computational Color Imaging Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shoji Tominaga ; Raimondo Schettini ; lain Tremeau, Mar 2015, SAINT ETIENNE, France. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15979-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness variability estimation of microscopic surfaces during engineering wear process-Application to total hip implant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Suleiman Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Fukuoka, Japan. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Geometry of Linearly Combined Gaussian and Student-t, and Skew Student's t Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Suleiman Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference, Geometric Science of Information - GSI 2013 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France. pp.449-456, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40020-9_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Correction in the Framework of Color Logarithmic Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic quantitative evaluation of image registration techniques with the &amp;quot;epsilon&amp;quot; dissimilarity criterion in the case of retinal images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Quality Control by Artificial Vision QVAC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint Etienne, France. pp.8000-23, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.890883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feature-based dense local registration of pairs of retinal images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2009: 4th International Conference on Computer VISion Theory and APplications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisbonne, Portugal. pp.265-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood Image Restoration, Enhancement and Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New deep learning-based algorithm to assess quality of primary corneal endothelial cell cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corantin Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Aouimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Parveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEBA 2025 (European Eye Bank Association 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Rome, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05299865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of ellipsoidal droplets growing on patterned substrates during dropwise condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE XVIII SPANISH-FRENCH SCHOOL Jacques-Louis Lions about Numerical Simulation in Physics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of dropwise condensation on textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khashayar SALEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Science et Technologie des Poudres - STP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Compiègne, France. , Actes_STP2018, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution modeling of droplets during water dropwise condensation on textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Boroomandi Barati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pionnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée Internationales Francophones de Tribologie - JIFT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint-Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing Tutorials with Python &#174</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartacus-Idh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 316 p., 2019, 978-2-36693-068-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02469242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d’images optroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Électronique - Photonique | Optique Photonique | Systèmes optroniques | Traitement d’images optroniques (e4085), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.E 4 085v2, 2023, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-e4085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05444202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Logarithmic Image Processing (CoLIP) antagonist space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Emre Celebi ; Michela Lecca ; Bogdan Smolka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color image and video enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-3-319-09363-5. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09363-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface topography and texture restoration from sectional optical imaging by focus analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Restoration - Recent Advances and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aymeric Histace, pp.73-96, 2012, 978-953-51-0388-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception visuelle humaine, complétion des mosaïques et application à la reconstruction d'images de l'endothélium cornéen humain\\ en microscopie optique spéculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31822F3F"/>
+    <w:nsid w:val="CADC5BD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-gavet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2248-8938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127253297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-3477-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04849784v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahid Bentamou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113596" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05235433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Travers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Coulomb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Aouimeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14367-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03551625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116893" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moussaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurencin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Sharma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.11.095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Boroomandi Barati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rabiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.11.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Hatami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-018-0703-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Effori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monaco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debayle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201800185" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pionnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.10.020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.11.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309486" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothile Jumelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin Thibaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gauthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glasson Y&#228;el" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-017-9624-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L3W5213-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Rannou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Crouzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ronin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Guerrero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.03.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urrea Caroline" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.03.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP1Q6V8X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0625-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/704791" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700870v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.021118" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.05.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0272-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03461.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00510379v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Acquart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Gain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defreyn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.08-3103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjana Deb-Joardar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Manissolle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Hui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2006.099614" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00510398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Robert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)80181-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2006.099374" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00510394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)79830-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00510386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)80007-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00510391v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)80325-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00445862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.06-1043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Germain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manoli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajo.2005.05.051" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6G9T69H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05294799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corantin Maurin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Parveau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.17236" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05236327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Messai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Zein-Eddine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Picq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duquesnes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077764" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05316674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lherminier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05237562v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3081903" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05503711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chaniot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Becker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04639665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577933" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04638714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577829" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04169470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n V&#233;lez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179067" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04195651v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04343363v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPC59416.2023.10328373" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04341911v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPC59416.2023.10328374" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03543132v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaitinadapoulle Hanielle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem El Amri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03596379v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Dussy Lachaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Caunes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586772" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03284617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud-Polge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487553" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03545917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crozier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294810v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521447" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Sharma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09101.2031ecst" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743695v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2017.71109" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924135v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526466v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264376" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928564v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2263670" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01258666v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pataia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naigeon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182748" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01165250v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121694v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15979-9_13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870518v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Suleiman Ahmad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geringer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_49" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614076v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.890883" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623449v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gouinaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509312v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128111v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05299865v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923918v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851661v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498839v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02469242v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartacus-idh.com/068.html#" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05444202v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/electronique-photonique-th13/systemes-optroniques-42453210/traitement-d-images-optroniques-e4085/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-e4085" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216390v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319093628" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09363-5_6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685364v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473725v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-gavet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2248-8938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127253297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-3477-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05583464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Messai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Zein-Eddine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahid Bentamou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Picq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duquesnes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031203" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04849784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113596" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05235433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Travers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Coulomb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Aouimeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14367-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03551625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116893" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moussaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurencin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Sharma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.11.095" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919598v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Boroomandi Barati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rabiet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.11.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Hatami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-018-0703-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Effori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monaco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debayle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201800185" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pionnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.10.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.11.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309486" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609175v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothile Jumelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin Thibaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gauthier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glasson Y&#228;el" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-017-9624-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urrea Caroline" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.03.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP1Q6V8X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Rannou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Crouzet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ronin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Guerrero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.03.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L3W5213-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094137v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0625-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/704791" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0272-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.021118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733040v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.05.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03461.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00510379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Acquart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Gain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defreyn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.08-3103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509294v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00510398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjana Deb-Joardar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Robert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)80181-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Manissolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Hui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2006.099614" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446115v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2006.099374" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00510394v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)79830-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00510386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)80007-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00510391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)80325-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00445862v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.06-1043" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Germain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajo.2005.05.051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6G9T69H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05503711v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chaniot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Becker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05236327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077764" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05316674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leroux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lherminier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05294799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corantin Maurin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Parveau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.17236" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05237562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3081903" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04639665v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577933" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04638714v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577829" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04169470v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n V&#233;lez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179067" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04195651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04343363v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPC59416.2023.10328373" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04341911v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPC59416.2023.10328374" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03543132v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaitinadapoulle Hanielle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem El Amri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03596379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Dussy Lachaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Caunes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586772" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03284617v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud-Polge" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487553" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03545917v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crozier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521447" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190500v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279503v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Sharma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09101.2031ecst" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743695v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928564v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2263670" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526466v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264376" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2017.71109" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924135v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01258666v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pataia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naigeon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182748" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01165250v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121694v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15979-9_13" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870518v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Suleiman Ahmad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geringer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870350v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_49" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623449v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gouinaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614076v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.890883" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509312v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05299865v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923918v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498839v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02469242v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartacus-idh.com/068.html#" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05444202v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/electronique-photonique-th13/systemes-optroniques-42453210/traitement-d-images-optroniques-e4085/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-e4085" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216390v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319093628" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09363-5_6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685364v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>