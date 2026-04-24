--- v0 (2026-03-10)
+++ v1 (2026-04-24)
@@ -93,2310 +93,2379 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Revue économique (1950-2025), une perspective quantitative</w:t>
+                <w:t xml:space="preserve">Le Chercheur quantifiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Charles</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Ledezma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.377-390</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05360642v1</w:t>
+                <w:t xml:space="preserve">halshs-05581894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization or Mathematization? The London School of Economics and “Diagrammatic Economics” in the 1930s</w:t>
+                <w:t xml:space="preserve">La Revue économique (1950-2025), une perspective quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loïc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ledezma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/00182702-11156200⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 76 (3), pp.363-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.763.0363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599683v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05360642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The History of Economics Society Bulletin and Journal of the History of Economic Thought (1979-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ledezma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1053837224000208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Başak Aray, Otto Neurath et le Cercle de Vienne de gauche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Visualization or Mathematization? The London School of Economics and “Diagrammatic Economics” in the 1930s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhsh.8481⟩</w:t>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (3), pp.441-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-11156200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04197136v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I Had Always Operated On the Outside”: A Conversation with E. Roy Weintraub on the History of Economics, Science Studies and Academic Morals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Review of Başak Aray, Otto Neurath et le Cercle de Vienne de gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1053837222000414⟩</w:t>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.299-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.8481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032084v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04197136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J. Shiller, Narrative Economics: How Stories Go Viral and Drive Major Economic Events (Princeton: Princeton University Press, 2019), pp. xii + 378, $27.50 (hardcover). ISBN: 9780691189970.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">“I Had Always Operated On the Outside”: A Conversation with E. Roy Weintraub on the History of Economics, Science Studies and Academic Morals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 43 (4), pp.665-670. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1053837221000110⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 44 (4), pp.642-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1053837222000414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03516155v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of The Scientific Journal: Authorship and the Politics of Knowledge in the Nineteenth Century by Alex Csiszar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« J’ai toujours agi de l’extérieur » Entretien avec E. Roy Weintraub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roy Weintraub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Economy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/2 (9), pp.297-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03162262v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03516199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking the “museum of the future”: Public exhibitions of science, industry, and the social, 1910–1940</w:t>
+                <w:t xml:space="preserve">Robert J. Shiller, Narrative Economics: How Stories Go Viral and Drive Major Economic Events (Princeton: Princeton University Press, 2019), pp. xii + 378, $27.50 (hardcover). ISBN: 9780691189970.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0073275317751316⟩</w:t>
+              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (4), pp.665-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1053837221000110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03261661v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03516155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« J’ai toujours agi de l’extérieur » Entretien avec E. Roy Weintraub</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Review of The Scientific Journal: Authorship and the Politics of Knowledge in the Nineteenth Century by Alex Csiszar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Roy Weintraub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (1), pp.161-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-8816661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03516199v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03162262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: From “Economics as Engineering” to “Economics and Engineering”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Garcia Duarte</w:t>
+                <w:t xml:space="preserve">Seeking the “museum of the future”: Public exhibitions of science, industry, and the social, 1910–1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/00182702-8717898⟩</w:t>
+              <w:t xml:space="preserve">History of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (2), pp.133-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0073275317751316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03162273v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03261661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Paul Samuelson: Master of Modern Economics by Robert A. Cord, Richard G. Anderson and William A. Barnett (eds)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ADDRESSING THE AUDIENCE: PAUL SAMUELSON, RADICAL ECONOMICS, AND TEXTBOOK MAKING, 1967–1973</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/oeconomia.8582⟩</w:t>
+              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (2), pp.177-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1053837219000257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03162386v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03162812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADDRESSING THE AUDIENCE: PAUL SAMUELSON, RADICAL ECONOMICS, AND TEXTBOOK MAKING, 1967–1973</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Review of Paul Samuelson: Master of Modern Economics by Robert A. Cord, Richard G. Anderson and William A. Barnett (eds)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1053837219000257⟩</w:t>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10-3, pp.649-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.8582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03162812v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03162386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Founder of modern economics: Paul A. Samuelson. Volume 1: becoming Samuelson, 1915–1948 by Roger E. Backhouse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction: From “Economics as Engineering” to “Economics and Engineering”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Garcia Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09672567.2019.1601817⟩</w:t>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (S1), pp.10-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-8717898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03162818v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03162273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of The Origins of Neoliberalism. Modeling the Economy from Jesus to Foucault by Dotan Leshem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35, pp.277-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhsh.4366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03162373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking the “museum of the future”: Public exhibitions of science, industry, and the social, 1910–1940</w:t>
+                <w:t xml:space="preserve">Review of Founder of modern economics: Paul A. Samuelson. Volume 1: becoming Samuelson, 1915–1948 by Roger E. Backhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Giraud</w:t>
+                <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0073275317751316⟩</w:t>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.200-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09672567.2019.1601817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04456850v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03162818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textbooks in the History of Recent Economics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Néolibéralisme partout, néolibéralisme nulle part ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/00182702-7023518⟩</w:t>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.139-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.003.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01876381v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01876399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative turn in the historiography of economics?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Seeking the “museum of the future”: Public exhibitions of science, industry, and the social, 1910–1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schinckus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">History of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (2), pp.133-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0073275317751316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01876415v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04456850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si le roi savait</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Textbooks in the History of Recent Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/traces.8995⟩</w:t>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3), pp.579 - 585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-7023518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135912v1</w:t>
+                <w:t xml:space="preserve">halshs-01876381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néolibéralisme partout, néolibéralisme nulle part ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Cherrier</w:t>
+                <w:t xml:space="preserve">A quantitative turn in the historiography of economics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Giraud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schinckus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Economic Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01876399v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01876415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le blues du dominant</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Si le roi savait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Colmellere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/zil.001.0351⟩</w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Faire revue, 18, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.8995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01876404v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action rationnelle et raison de l’Histoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Le blues du dominant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/zil.002.0327⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.001.0351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01876402v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01876404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE PLACE OF THE HISTORY OF ECONOMIC THOUGHT IN MAINSTREAM ECONOMICS, 1991–2011, VIEWED THROUGH A BIBLIOGRAPHIC SURVEY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Action rationnelle et raison de l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Garcia Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1053837216000481⟩</w:t>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.002.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01876390v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01876402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negotiating the &amp;quot;Middle-of-the-Road&amp;quot; Position: Paul Samuelson, MIT, and the Politics of Textbook Writing, 1945-55</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">THE PLACE OF THE HISTORY OF ECONOMIC THOUGHT IN MAINSTREAM ECONOMICS, 1991–2011, VIEWED THROUGH A BIBLIOGRAPHIC SURVEY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Garcia Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/00182702-2716145⟩</w:t>
+              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (04), pp.431 - 462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1053837216000481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01876396v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01876390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economics for the Masses : The Visual Display of Economic Knowledge in the United States (1910-1945)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Negotiating the &amp;quot;Middle-of-the-Road&amp;quot; Position: Paul Samuelson, MIT, and the Politics of Textbook Writing, 1945-55</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 45: 3, pp.567-612</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 46 (Supplement 1), pp.134 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-2716145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875985v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01876396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Changing Place of Visual Representation in Economics: Paul Samuelson between Principle and Strategy, 1941-1955</w:t>
+                <w:t xml:space="preserve">Economics for the Masses : The Visual Display of Economic Knowledge in the United States (1910-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann B. Giraud</w:t>
+                <w:t xml:space="preserve">Loïc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45: 3, pp.567-612</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870392v1</w:t>
+                <w:t xml:space="preserve">hal-02875985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Changing Place of Visual Representation in Economics: Paul Samuelson between Principle and Strategy, 1941-1955</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann B. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (2), pp.175-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1053837210000143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tilting at Imaginary Windmills: A Comment on Tyfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roy Weintraub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erasmus Journal for Philosophy and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (1), pp.52-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2406,188 +2475,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textbooks in the historiography of recent economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Till Düppe, E. Roy Weintraub. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Contemporary Historiography of Economics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9781138049956</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01876422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legitimizing Napkin Drawing: The Curious Dispersion of Laffer Curves, 1978-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catelijne Coopmans, Janet Vertesi, Michael Lynch and Steve Woolgar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representation in Scientific Practice Revisited</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIT Press, pp.269-290, 2014, 9780262525381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2597,104 +2666,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economics and Engineering: Institutions, Practices, and Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Garcia Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duke University Press. 2020, 978-1-4780-1162-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03162288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2704,242 +2773,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “Narrative Economics: How Stories Go Viral &amp; Drive Major Economic Events” by Robert J. Shiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03162339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Political Economy of Textbook Writing : Paul Samuelson and the making of the first Ten Editions of Economics (1945-1976)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Economics for the Masses: The Visual Display of Economic Knowledge in the United States (1921-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870494v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economics for the Masses: The Visual Display of Economic Knowledge in the United States (1921-1945)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The Political Economy of Textbook Writing : Paul Samuelson and the making of the first Ten Editions of Economics (1945-1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870490v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3086,51 +3155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360642v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B. Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ledezma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.763.0363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04599683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-11156200" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747332v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Edwards" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837224000208" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837222000414" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837221000110" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8816661" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0073275317751316" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roy Weintraub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Duarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8717898" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8582" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837219000257" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1601817" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4366" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Giraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7023518" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schinckus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.001.0351" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.002.0327" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000481" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2716145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02875985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837210000143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2D68RBJL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/A-Contemporary-Historiography-of-Economics/Duppe-Weintraub/p/book/9781138049956" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162339v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870490v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05581894v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B. Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ledezma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.763.0363" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Edwards" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837224000208" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04599683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-11156200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8481" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837222000414" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roy Weintraub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837221000110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8816661" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0073275317751316" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837219000257" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8582" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Duarte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8717898" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4366" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1601817" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Giraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456850v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7023518" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schinckus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.001.0351" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876402v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.002.0327" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000481" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876396v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2716145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02875985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837210000143" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2D68RBJL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/A-Contemporary-Historiography-of-Economics/Duppe-Weintraub/p/book/9781138049956" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870490v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>