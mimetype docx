--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -313,209 +313,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05360642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The History of Economics Society Bulletin and Journal of the History of Economic Thought (1979-2023)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualization or Mathematization? The London School of Economics and “Diagrammatic Economics” in the 1930s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Ledezma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1053837224000208⟩</w:t>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (3), pp.441-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-11156200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747332v1</w:t>
+                <w:t xml:space="preserve">hal-04599683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization or Mathematization? The London School of Economics and “Diagrammatic Economics” in the 1930s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The History of Economics Society Bulletin and Journal of the History of Economic Thought (1979-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ledezma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56 (3), pp.441-466. </w:t>
+              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1215/00182702-11156200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1053837224000208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599683v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Başak Aray, Otto Neurath et le Cercle de Vienne de gauche</w:t>
               </w:r>
@@ -651,1278 +651,1278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« J’ai toujours agi de l’extérieur » Entretien avec E. Roy Weintraub</w:t>
+                <w:t xml:space="preserve">Robert J. Shiller, Narrative Economics: How Stories Go Viral and Drive Major Economic Events (Princeton: Princeton University Press, 2019), pp. xii + 378, $27.50 (hardcover). ISBN: 9780691189970.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Roy Weintraub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (4), pp.665-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1053837221000110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03516199v1</w:t>
+                <w:t xml:space="preserve">halshs-03516155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J. Shiller, Narrative Economics: How Stories Go Viral and Drive Major Economic Events (Princeton: Princeton University Press, 2019), pp. xii + 378, $27.50 (hardcover). ISBN: 9780691189970.</w:t>
+                <w:t xml:space="preserve">Review of The Scientific Journal: Authorship and the Politics of Knowledge in the Nineteenth Century by Alex Csiszar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43 (4), pp.665-670. </w:t>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (1), pp.161-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1053837221000110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1215/00182702-8816661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03516155v1</w:t>
+                <w:t xml:space="preserve">halshs-03162262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of The Scientific Journal: Authorship and the Politics of Knowledge in the Nineteenth Century by Alex Csiszar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seeking the “museum of the future”: Public exhibitions of science, industry, and the social, 1910–1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (1), pp.161-165. </w:t>
+              <w:t xml:space="preserve">History of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (2), pp.133-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1215/00182702-8816661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0073275317751316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03162262v1</w:t>
+                <w:t xml:space="preserve">halshs-03261661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking the “museum of the future”: Public exhibitions of science, industry, and the social, 1910–1940</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Charles</w:t>
+                <w:t xml:space="preserve">« J’ai toujours agi de l’extérieur » Entretien avec E. Roy Weintraub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann B. Giraud</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roy Weintraub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/2 (9), pp.297-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03261661v1</w:t>
+                <w:t xml:space="preserve">halshs-03516199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADDRESSING THE AUDIENCE: PAUL SAMUELSON, RADICAL ECONOMICS, AND TEXTBOOK MAKING, 1967–1973</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction: From “Economics as Engineering” to “Economics and Engineering”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Garcia Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1053837219000257⟩</w:t>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (S1), pp.10-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-8717898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03162812v1</w:t>
+                <w:t xml:space="preserve">halshs-03162273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Paul Samuelson: Master of Modern Economics by Robert A. Cord, Richard G. Anderson and William A. Barnett (eds)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10-3, pp.649-654. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.8582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03162386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: From “Economics as Engineering” to “Economics and Engineering”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ADDRESSING THE AUDIENCE: PAUL SAMUELSON, RADICAL ECONOMICS, AND TEXTBOOK MAKING, 1967–1973</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52 (S1), pp.10-27. </w:t>
+              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (2), pp.177-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1215/00182702-8717898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1053837219000257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03162273v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03162812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of The Origins of Neoliberalism. Modeling the Economy from Jesus to Foucault by Dotan Leshem</w:t>
+                <w:t xml:space="preserve">Review of Founder of modern economics: Paul A. Samuelson. Volume 1: becoming Samuelson, 1915–1948 by Roger E. Backhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35, pp.277-280. </w:t>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.200-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rhsh.4366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09672567.2019.1601817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03162373v1</w:t>
+                <w:t xml:space="preserve">halshs-03162818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Founder of modern economics: Paul A. Samuelson. Volume 1: becoming Samuelson, 1915–1948 by Roger E. Backhouse</w:t>
+                <w:t xml:space="preserve">Review of The Origins of Neoliberalism. Modeling the Economy from Jesus to Foucault by Dotan Leshem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (1), pp.200-206. </w:t>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.277-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09672567.2019.1601817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.4366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03162818v1</w:t>
+                <w:t xml:space="preserve">halshs-03162373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néolibéralisme partout, néolibéralisme nulle part ?</w:t>
+                <w:t xml:space="preserve">Textbooks in the History of Recent Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/zil.003.0139⟩</w:t>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3), pp.579 - 585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-7023518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01876399v1</w:t>
+                <w:t xml:space="preserve">halshs-01876381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking the “museum of the future”: Public exhibitions of science, industry, and the social, 1910–1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59 (2), pp.133-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0073275317751316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04456850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textbooks in the History of Recent Economics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A quantitative turn in the historiography of economics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schinckus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Economy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Economic Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01876381v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01876415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative turn in the historiography of economics?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Giraud</w:t>
+                <w:t xml:space="preserve">Si le roi savait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Edwards</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Colmellere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Faire revue, 18, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.8995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01876415v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si le roi savait</w:t>
+                <w:t xml:space="preserve">Néolibéralisme partout, néolibéralisme nulle part ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Briatte</w:t>
+                <w:t xml:space="preserve">Béatrice Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Cherrier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Faire revue, 18, pp.89-98. </w:t>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.139-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/traces.8995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/zil.003.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135912v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01876399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le blues du dominant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1956,51 +1956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action rationnelle et raison de l’Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2034,64 +2034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE PLACE OF THE HISTORY OF ECONOMIC THOUGHT IN MAINSTREAM ECONOMICS, 1991–2011, VIEWED THROUGH A BIBLIOGRAPHIC SURVEY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Garcia Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (04), pp.431 - 462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2125,51 +2125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negotiating the &amp;quot;Middle-of-the-Road&amp;quot; Position: Paul Samuelson, MIT, and the Politics of Textbook Writing, 1945-55</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (Supplement 1), pp.134 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2216,51 +2216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economics for the Masses : The Visual Display of Economic Knowledge in the United States (1910-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45: 3, pp.567-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2375,64 +2375,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilting at Imaginary Windmills: A Comment on Tyfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roy Weintraub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erasmus Journal for Philosophy and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (1), pp.52-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2489,51 +2489,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textbooks in the historiography of recent economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Till Düppe, E. Roy Weintraub. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Contemporary Historiography of Economics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2575,51 +2575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legitimizing Napkin Drawing: The Curious Dispersion of Laffer Curves, 1978-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catelijne Coopmans, Janet Vertesi, Michael Lynch and Steve Woolgar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representation in Scientific Practice Revisited</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIT Press, pp.269-290, 2014, 9780262525381</w:t>
@@ -2680,51 +2680,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economics and Engineering: Institutions, Practices, and Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Garcia Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2843,164 +2843,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03162339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economics for the Masses: The Visual Display of Economic Knowledge in the United States (1921-1945)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The Political Economy of Textbook Writing : Paul Samuelson and the making of the first Ten Editions of Economics (1945-1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870490v1</w:t>
+                <w:t xml:space="preserve">hal-00870494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Political Economy of Textbook Writing : Paul Samuelson and the making of the first Ten Editions of Economics (1945-1976)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Economics for the Masses: The Visual Display of Economic Knowledge in the United States (1921-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Giraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870494v1</w:t>
+                <w:t xml:space="preserve">hal-00870490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3155,51 +3155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05581894v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B. Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ledezma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.763.0363" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Edwards" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837224000208" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04599683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-11156200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8481" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837222000414" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roy Weintraub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837221000110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8816661" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0073275317751316" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837219000257" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8582" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Duarte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8717898" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4366" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1601817" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Giraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456850v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7023518" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schinckus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.001.0351" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876402v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.002.0327" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000481" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876396v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2716145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02875985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837210000143" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2D68RBJL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/A-Contemporary-Historiography-of-Economics/Duppe-Weintraub/p/book/9781138049956" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870490v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05581894v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B. Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ledezma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.763.0363" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04599683v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-11156200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Edwards" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837224000208" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8481" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837222000414" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837221000110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162262v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8816661" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0073275317751316" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roy Weintraub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Duarte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8717898" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8582" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837219000257" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1601817" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4366" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7023518" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876415v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schinckus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0139" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.001.0351" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876402v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.002.0327" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000481" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876396v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2716145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02875985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837210000143" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2D68RBJL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/A-Contemporary-Historiography-of-Economics/Duppe-Weintraub/p/book/9781138049956" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>