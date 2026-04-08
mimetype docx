--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -716,265 +716,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04336226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Usefulness of Phenomenological Approach to Model Explosions in Complex Industrial Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overpressure Effects from Propane Detonation : Comparison of Simulation Results with Experimental Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Vyazmina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Commanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International seminar on fire and explosion hazards (ISFEH 9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Saint Petersburg, Russia. pp.1234-1245, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18720/spbpu/2/k19-35⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Saint Petersburg, Russia. pp.257-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18720/spbpu/2/k19-51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03319919v1</w:t>
+                <w:t xml:space="preserve">ineris-03319917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overpressure Effects from Propane Detonation : Comparison of Simulation Results with Experimental Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Usefulness of Phenomenological Approach to Model Explosions in Complex Industrial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leprette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International seminar on fire and explosion hazards (ISFEH 9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Saint Petersburg, Russia. pp.257-268, </w:t>
+              <w:t xml:space="preserve">, Apr 2019, Saint Petersburg, Russia. pp.1234-1245, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18720/spbpu/2/k19-51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18720/spbpu/2/k19-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03319917v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03319919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function Testing of Passive Explosion Isolation Flap Valves</w:t>
               </w:r>
@@ -1172,51 +1172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the diffraction of a medium scale gaseous deflagration pressure wave behind a protective wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Heudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1837,51 +1837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Reinders" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clanche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gregoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04070-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04492477v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gr&#233;goire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leprette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proust" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.02.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03512902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daubech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2021.104641" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03356805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2021.104596" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinders" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Clanche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monloubou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18720/spbpu/2/k19-35" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vyazmina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commanay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18720/spbpu/2/k19-51" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18720/spbpu/2/k19-33" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heudier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00476994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Reinders" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clanche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gregoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04070-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04492477v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gr&#233;goire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leprette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proust" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2024.02.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03512902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daubech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2021.104641" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03356805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2021.104596" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinders" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Clanche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monloubou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vyazmina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecocq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commanay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18720/spbpu/2/k19-51" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319919v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18720/spbpu/2/k19-35" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18720/spbpu/2/k19-33" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heudier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00476994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>