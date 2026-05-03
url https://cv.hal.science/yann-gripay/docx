--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Gripay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et spatialisation de données climatiques et de qualité de l’air en milieu urbain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic energy-aware sensor configuration in multi-application monitoring systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgun Pinarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgovde Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.192-204. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Sensor Data Exploration and Sustainable Declarative Monitoring Architecture: Application to Smart Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgun Pinarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Samuel Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atay Ozgovde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, III-4/W1, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-4-W1-97-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena: Application to energy efficiency of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toward integrated modelling of urban systems, 115, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Bench: benchmarking in data-centric pervasive application development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Transactions on Large-Scale Data- and Knowledge-Centered Systems XI, 8290, pp.51-75. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45269-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards service-oriented continuous queries in pervasive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, 13, pp.33-57. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.13.5.33-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation Node-RED de données sémantiques du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Functional Dependencies for Sensor Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTD'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Arlington, Virginia, United States. pp.182-199, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64367-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Class of Temporal Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS '16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montreal, QC, Canada. pp.346-351, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2938503.2938514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time multi-application based sensor flux management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgun Pinarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atay Ozgovde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference, 24th Signal Processing and Communication Application Conference (SIU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Zonguldak, Turkey. pp. 765-768, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIU.2016.7495852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Enhancement of Multi-application Monitoring Systems for Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgun Pinarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atay Ozgovde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAiSE'16: Conference on Advanced Information Systems Engineering - EnBIS: Energy-awareness and Big Data Management in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Ljubljana, Slovenia. pp 131-142, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39564-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une base de données capteurs à l'aide de contraintes spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Query Processing Over Data, Streams and Services: Application to Robotics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'accès tangible dans les bâtiments intelligents par suivi de flux déclaratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SARSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPnQ: an Architecture for Personal Information Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Thion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Database and Expert Systems Applications (DEXA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche déclarative pour le monitoring des bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Communications Terrestres (JNCT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse-Blagnac, France. pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation générique de données capteurs hétérogènes : De la captation de données à la compréhension de phénomènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Mebrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2014 : Conférence Internationale en Géomatique et Analyse Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble -, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena : Application to energy efficiency of buildings based on physical measures and user behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cavadenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Modelling Symposium : Towards Integrated Modelling of Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon - 15-17 octobre 2014, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palpable Privacy through Declarative Information Flows Tracking for Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Availability, Reliability and Security (ARES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Fribourg, Switzerland. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQuIF: Subtile Quête d'Informations personnelles issues de Fichiers (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'13, Bases de Données Avancées 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColisTrack: Testbed for a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Extending Database Technology (EDBT'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.574-577, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2247596.2247669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Conceptual Data Model for Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Conceptual Modeling (ER'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.242-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UbiWare: web-based dynamic data & service management platform for AmI (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Middleware Conference (Middleware'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montreal, QC, Canada. pp.11:1-11:2, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2405153.2405164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XD-ER : un modèle conceptuel pour les environnements dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple (yet Powerful) Algebra for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EBDT'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lausanne, Switzerland. pp.359-370, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1739041.1739086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Distributed Service Environments: A Data-oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'10, 6èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ : un modèle de données pour la gestion d'environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité (UbiMob'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: A Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAN 2009, 10th International Symposium on Pervasive Systems, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kaohsiung, Taiwan, R.O.C., China. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-SPAN.2009.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: un système de gestion de données et de services en environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées (BDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of data sources and services in pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liya Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOuvelles TEchnologies de la Repartition - Notere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented Continuous Queries for Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2008 PhD Workshop (unofficial proceedings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une algèbre relationnelle étendue aux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges (Ardèche), France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données en environnement pervasif : support pour la proactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Conil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème congrès INFORSID, Atelier GEDSIP : Gestion de données dans les systèmes d'information pervasifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Security Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Universal Multiservice Networks (ECUMN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Toulouse, France. pp.391-400, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECUMN.2007.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Action-Oriented Continuous Queries in Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées 2007 (BDA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture pervasive sécurisée : PerSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Pervasive Environments through Database Principles: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zbigniew W. Ras, Agnieszka Dardzinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.277-298, 2009, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02190-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A declarative approach for pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Gripay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et spatialisation de données climatiques et de qualité de l’air en milieu urbain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic energy-aware sensor configuration in multi-application monitoring systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgun Pinarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgovde Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.192-204. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Sensor Data Exploration and Sustainable Declarative Monitoring Architecture: Application to Smart Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgun Pinarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Samuel Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atay Ozgovde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, III-4/W1, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-4-W1-97-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena: Application to energy efficiency of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toward integrated modelling of urban systems, 115, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Bench: benchmarking in data-centric pervasive application development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Transactions on Large-Scale Data- and Knowledge-Centered Systems XI, 8290, pp.51-75. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45269-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards service-oriented continuous queries in pervasive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, 13, pp.33-57. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.13.5.33-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation Node-RED de données sémantiques du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Functional Dependencies for Sensor Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTD'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Arlington, Virginia, United States. pp.182-199, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64367-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time multi-application based sensor flux management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgun Pinarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atay Ozgovde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference, 24th Signal Processing and Communication Application Conference (SIU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Zonguldak, Turkey. pp. 765-768, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIU.2016.7495852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Class of Temporal Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS '16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montreal, QC, Canada. pp.346-351, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2938503.2938514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Enhancement of Multi-application Monitoring Systems for Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgun Pinarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atay Ozgovde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAiSE'16: Conference on Advanced Information Systems Engineering - EnBIS: Energy-awareness and Big Data Management in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Ljubljana, Slovenia. pp 131-142, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39564-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une base de données capteurs à l'aide de contraintes spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Query Processing Over Data, Streams and Services: Application to Robotics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche déclarative pour le monitoring des bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Communications Terrestres (JNCT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse-Blagnac, France. pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation générique de données capteurs hétérogènes : De la captation de données à la compréhension de phénomènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Mebrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2014 : Conférence Internationale en Géomatique et Analyse Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble -, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'accès tangible dans les bâtiments intelligents par suivi de flux déclaratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SARSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPnQ: an Architecture for Personal Information Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Thion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Database and Expert Systems Applications (DEXA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena : Application to energy efficiency of buildings based on physical measures and user behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cavadenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Modelling Symposium : Towards Integrated Modelling of Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon - 15-17 octobre 2014, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palpable Privacy through Declarative Information Flows Tracking for Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Availability, Reliability and Security (ARES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Fribourg, Switzerland. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQuIF: Subtile Quête d'Informations personnelles issues de Fichiers (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'13, Bases de Données Avancées 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Conceptual Data Model for Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Conceptual Modeling (ER'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.242-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColisTrack: Testbed for a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Extending Database Technology (EDBT'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.574-577, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2247596.2247669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UbiWare: web-based dynamic data & service management platform for AmI (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Middleware Conference (Middleware'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montreal, QC, Canada. pp.11:1-11:2, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2405153.2405164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XD-ER : un modèle conceptuel pour les environnements dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple (yet Powerful) Algebra for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EBDT'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lausanne, Switzerland. pp.359-370, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1739041.1739086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Distributed Service Environments: A Data-oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'10, 6èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ : un modèle de données pour la gestion d'environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité (UbiMob'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: A Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAN 2009, 10th International Symposium on Pervasive Systems, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kaohsiung, Taiwan, R.O.C., China. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-SPAN.2009.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: un système de gestion de données et de services en environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées (BDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of data sources and services in pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liya Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOuvelles TEchnologies de la Repartition - Notere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented Continuous Queries for Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2008 PhD Workshop (unofficial proceedings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une algèbre relationnelle étendue aux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges (Ardèche), France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données en environnement pervasif : support pour la proactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Conil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème congrès INFORSID, Atelier GEDSIP : Gestion de données dans les systèmes d'information pervasifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Security Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Universal Multiservice Networks (ECUMN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Toulouse, France. pp.391-400, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECUMN.2007.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Action-Oriented Continuous Queries in Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées 2007 (BDA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture pervasive sécurisée : PerSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Pervasive Environments through Database Principles: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zbigniew W. Ras, Agnieszka Dardzinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.277-298, 2009, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02190-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A declarative approach for pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Pinarer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgovde Atay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.08.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atay Ozgovde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W1-97-2016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45269-7_3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.5.33-57" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Charfi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64367-0_10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938503.2938514" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972722v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2016.7495852" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39564-7_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Deguchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Talbi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Mebrouk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavadenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339309v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353139v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2405153.2405164" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739041.1739086" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381527v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Quyen La" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-SPAN.2009.64" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Zeng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Pigeot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2007.13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02190-9_13" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41A52B56005DC008060C975D3AD62CDC5297A58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Pinarer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgovde Atay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.08.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atay Ozgovde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W1-97-2016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45269-7_3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.5.33-57" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Charfi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64367-0_10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2016.7495852" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938503.2938514" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39564-7_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Deguchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Mebrouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Talbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavadenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339309v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353139v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2405153.2405164" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739041.1739086" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381527v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Quyen La" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-SPAN.2009.64" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Zeng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Pigeot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2007.13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02190-9_13" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41A52B56005DC008060C975D3AD62CDC5297A58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>