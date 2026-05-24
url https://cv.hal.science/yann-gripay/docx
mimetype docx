--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Gripay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et spatialisation de données climatiques et de qualité de l’air en milieu urbain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic energy-aware sensor configuration in multi-application monitoring systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgun Pinarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgovde Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.192-204. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Sensor Data Exploration and Sustainable Declarative Monitoring Architecture: Application to Smart Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgun Pinarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Samuel Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atay Ozgovde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, III-4/W1, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-4-W1-97-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena: Application to energy efficiency of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toward integrated modelling of urban systems, 115, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Bench: benchmarking in data-centric pervasive application development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Transactions on Large-Scale Data- and Knowledge-Centered Systems XI, 8290, pp.51-75. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45269-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards service-oriented continuous queries in pervasive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, 13, pp.33-57. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.13.5.33-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation Node-RED de données sémantiques du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Functional Dependencies for Sensor Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTD'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Arlington, Virginia, United States. pp.182-199, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64367-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time multi-application based sensor flux management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgun Pinarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atay Ozgovde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference, 24th Signal Processing and Communication Application Conference (SIU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Zonguldak, Turkey. pp. 765-768, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIU.2016.7495852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Class of Temporal Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS '16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montreal, QC, Canada. pp.346-351, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2938503.2938514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Enhancement of Multi-application Monitoring Systems for Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgun Pinarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atay Ozgovde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAiSE'16: Conference on Advanced Information Systems Engineering - EnBIS: Energy-awareness and Big Data Management in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Ljubljana, Slovenia. pp 131-142, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39564-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une base de données capteurs à l'aide de contraintes spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Query Processing Over Data, Streams and Services: Application to Robotics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche déclarative pour le monitoring des bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Communications Terrestres (JNCT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse-Blagnac, France. pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation générique de données capteurs hétérogènes : De la captation de données à la compréhension de phénomènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Mebrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2014 : Conférence Internationale en Géomatique et Analyse Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble -, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'accès tangible dans les bâtiments intelligents par suivi de flux déclaratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SARSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPnQ: an Architecture for Personal Information Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Thion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Database and Expert Systems Applications (DEXA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena : Application to energy efficiency of buildings based on physical measures and user behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cavadenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Modelling Symposium : Towards Integrated Modelling of Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon - 15-17 octobre 2014, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palpable Privacy through Declarative Information Flows Tracking for Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Availability, Reliability and Security (ARES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Fribourg, Switzerland. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQuIF: Subtile Quête d'Informations personnelles issues de Fichiers (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'13, Bases de Données Avancées 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Conceptual Data Model for Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Conceptual Modeling (ER'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.242-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColisTrack: Testbed for a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Extending Database Technology (EDBT'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.574-577, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2247596.2247669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UbiWare: web-based dynamic data & service management platform for AmI (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Middleware Conference (Middleware'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montreal, QC, Canada. pp.11:1-11:2, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2405153.2405164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XD-ER : un modèle conceptuel pour les environnements dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple (yet Powerful) Algebra for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EBDT'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lausanne, Switzerland. pp.359-370, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1739041.1739086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Distributed Service Environments: A Data-oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'10, 6èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ : un modèle de données pour la gestion d'environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité (UbiMob'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: A Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAN 2009, 10th International Symposium on Pervasive Systems, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kaohsiung, Taiwan, R.O.C., China. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-SPAN.2009.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: un système de gestion de données et de services en environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées (BDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of data sources and services in pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liya Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOuvelles TEchnologies de la Repartition - Notere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented Continuous Queries for Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2008 PhD Workshop (unofficial proceedings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une algèbre relationnelle étendue aux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges (Ardèche), France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données en environnement pervasif : support pour la proactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Conil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème congrès INFORSID, Atelier GEDSIP : Gestion de données dans les systèmes d'information pervasifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Security Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Universal Multiservice Networks (ECUMN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Toulouse, France. pp.391-400, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECUMN.2007.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Action-Oriented Continuous Queries in Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées 2007 (BDA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture pervasive sécurisée : PerSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Pervasive Environments through Database Principles: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zbigniew W. Ras, Agnieszka Dardzinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.277-298, 2009, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02190-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A declarative approach for pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Gripay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et spatialisation de données climatiques et de qualité de l’air en milieu urbain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic energy-aware sensor configuration in multi-application monitoring systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgun Pinarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgovde Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atilla Baskurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.192-204. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Sensor Data Exploration and Sustainable Declarative Monitoring Architecture: Application to Smart Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgun Pinarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Samuel Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atay Ozgovde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, III-4/W1, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-4-W1-97-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena: Application to energy efficiency of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toward integrated modelling of urban systems, 115, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Bench: benchmarking in data-centric pervasive application development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Transactions on Large-Scale Data- and Knowledge-Centered Systems XI, 8290, pp.51-75. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45269-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards service-oriented continuous queries in pervasive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, 13, pp.33-57. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.13.5.33-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation Node-RED de données sémantiques du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Functional Dependencies for Sensor Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTD'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Arlington, Virginia, United States. pp.182-199, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64367-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time multi-application based sensor flux management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgun Pinarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atay Ozgovde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference, 24th Signal Processing and Communication Application Conference (SIU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Zonguldak, Turkey. pp. 765-768, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIU.2016.7495852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Class of Temporal Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS '16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montreal, QC, Canada. pp.346-351, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2938503.2938514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Enhancement of Multi-application Monitoring Systems for Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgun Pinarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atay Ozgovde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAiSE'16: Conference on Advanced Information Systems Engineering - EnBIS: Energy-awareness and Big Data Management in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Ljubljana, Slovenia. pp 131-142, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39564-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une base de données capteurs à l'aide de contraintes spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Query Processing Over Data, Streams and Services: Application to Robotics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'accès tangible dans les bâtiments intelligents par suivi de flux déclaratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SARSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPnQ: an Architecture for Personal Information Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Thion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Database and Expert Systems Applications (DEXA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche déclarative pour le monitoring des bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Communications Terrestres (JNCT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse-Blagnac, France. pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation générique de données capteurs hétérogènes : De la captation de données à la compréhension de phénomènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Mebrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2014 : Conférence Internationale en Géomatique et Analyse Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble -, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena : Application to energy efficiency of buildings based on physical measures and user behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cavadenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Modelling Symposium : Towards Integrated Modelling of Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon - 15-17 octobre 2014, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palpable Privacy through Declarative Information Flows Tracking for Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Availability, Reliability and Security (ARES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Fribourg, Switzerland. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQuIF: Subtile Quête d'Informations personnelles issues de Fichiers (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'13, Bases de Données Avancées 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColisTrack: Testbed for a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Extending Database Technology (EDBT'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.574-577, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2247596.2247669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Conceptual Data Model for Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Conceptual Modeling (ER'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.242-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UbiWare: web-based dynamic data & service management platform for AmI (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Middleware Conference (Middleware'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montreal, QC, Canada. pp.11:1-11:2, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2405153.2405164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XD-ER : un modèle conceptuel pour les environnements dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple (yet Powerful) Algebra for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EBDT'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lausanne, Switzerland. pp.359-370, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1739041.1739086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Distributed Service Environments: A Data-oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'10, 6èmes Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ : un modèle de données pour la gestion d'environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: A Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAN 2009, 10th International Symposium on Pervasive Systems, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kaohsiung, Taiwan, R.O.C., China. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-SPAN.2009.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: un système de gestion de données et de services en environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées (BDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité (UbiMob'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of data sources and services in pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liya Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOuvelles TEchnologies de la Repartition - Notere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented Continuous Queries for Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2008 PhD Workshop (unofficial proceedings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une algèbre relationnelle étendue aux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges (Ardèche), France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données en environnement pervasif : support pour la proactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Conil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème congrès INFORSID, Atelier GEDSIP : Gestion de données dans les systèmes d'information pervasifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Security Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Universal Multiservice Networks (ECUMN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Toulouse, France. pp.391-400, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECUMN.2007.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Action-Oriented Continuous Queries in Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées 2007 (BDA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture pervasive sécurisée : PerSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Pervasive Environments through Database Principles: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zbigniew W. Ras, Agnieszka Dardzinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.277-298, 2009, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02190-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A declarative approach for pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Pinarer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgovde Atay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.08.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atay Ozgovde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W1-97-2016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45269-7_3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.5.33-57" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Charfi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64367-0_10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2016.7495852" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938503.2938514" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39564-7_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Deguchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Mebrouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Talbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavadenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339309v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353139v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2405153.2405164" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739041.1739086" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381527v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Quyen La" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-SPAN.2009.64" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Zeng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Pigeot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2007.13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02190-9_13" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41A52B56005DC008060C975D3AD62CDC5297A58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Pinarer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgovde Atay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.08.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atay Ozgovde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W1-97-2016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45269-7_3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.5.33-57" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Charfi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64367-0_10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2016.7495852" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938503.2938514" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39564-7_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Deguchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Talbi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Mebrouk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavadenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339309v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353139v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2405153.2405164" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739041.1739086" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381527v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Quyen La" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437774v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-SPAN.2009.64" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Zeng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Pigeot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2007.13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02190-9_13" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41A52B56005DC008060C975D3AD62CDC5297A58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>