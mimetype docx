--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -419,51 +419,51 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masanori Tashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Journal of the American Ceramic Society, 107 (6), pp.3822-3836. </w:t>
+              <w:t xml:space="preserve">, 2024, 107 (6), pp.3822-3836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jace.19722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1655,965 +1655,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular design of melt-spinnable co-polymers as Si-B-C-N fiber precursors</w:t>
+                <w:t xml:space="preserve">Mechanical model of giant photoexpansion in a chalcogenide glass and the role of photofluidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Viard</w:t>
+                <w:t xml:space="preserve">Manuel Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gottardo</w:t>
+                <w:t xml:space="preserve">Romain Laniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lopez-Ferber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Salameh</w:t>
+                <w:t xml:space="preserve">Christopher Cantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7dt02559a⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 516, pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631754v1</w:t>
+                <w:t xml:space="preserve">hal-01518188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical model of giant photoexpansion in a chalcogenide glass and the role of photofluidity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and viscosity of phase-separated BaO-SiO2 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingwei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiko Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (5), pp.1982--1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.14642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518188v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and viscosity of phase-separated BaO-SiO2 glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Al and Sr environment in tectosilicate glasses and melts: Viscosity, Raman and NMR investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Novikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingwei Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Akihiko Hirata</w:t>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.14642⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 461, pp.115-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532199v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01478247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al and Sr environment in tectosilicate glasses and melts: Viscosity, Raman and NMR investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular design of melt-spinnable co-polymers as Si-B-C-N fiber precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Novikov</w:t>
+                <w:t xml:space="preserve">Laura Gottardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel R. Neuville</w:t>
+                <w:t xml:space="preserve">David Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hennet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+                <w:t xml:space="preserve">Anne Soleilhavoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+                <w:t xml:space="preserve">Chrystelle Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 461, pp.115-127. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (39), pp.13510-13523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7dt02559a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01478247v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity and viscosity of BaO-TiO2-SiO2 glasses in the 0.9 to 1.2T(g) temperature interval</w:t>
+                <w:t xml:space="preserve">Indentation-induced stress distribution and pressure effect on the resistivity of YSZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mezeix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+                <w:t xml:space="preserve">Yusuke Daiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eri Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Munoz</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Muto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsunori Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.05.006⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 286, pp.96-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2015.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395442v1</w:t>
+                <w:t xml:space="preserve">hal-01275556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural studies of Bi2O3-Nb2O5-TeO2 glasses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elasticity and viscosity of BaO-TiO2-SiO2 glasses in the 0.9 to 1.2T(g) temperature interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris J. Benmore</w:t>
+                <w:t xml:space="preserve">Pierre Mezeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Dolhen</w:t>
+                <w:t xml:space="preserve">Francisco Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 451, pp.68--76. </w:t>
+              <w:t xml:space="preserve">, 2016, 445-446, pp.45--52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414181v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation-induced stress distribution and pressure effect on the resistivity of YSZ</w:t>
+                <w:t xml:space="preserve">Structural studies of Bi2O3-Nb2O5-TeO2 glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuke Daiko</w:t>
+                <w:t xml:space="preserve">Martin C. Wilding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eri Takahashi</w:t>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J. Benmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atsunori Matsuda</w:t>
+                <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 286, pp.96-101. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 451, pp.68--76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2015.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275556v1</w:t>
+                <w:t xml:space="preserve">hal-01414181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and modeling of mechanoluminescence in a transparent glass particulate composite</w:t>
               </w:r>
@@ -3129,674 +3129,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Mechanisms Involved in the Sintering of Chalcogenide Glasses and the Preparation of Glass-Ceramics by Spark Plasma Sintering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoinduced Fluidity and Viscoelasticity in Chalcogenide Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05258.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (4), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.2041-1294.2012.00081.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771461v1</w:t>
+                <w:t xml:space="preserve">hal-00676381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Fluidity and Viscoelasticity in Chalcogenide Glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragile-strong behavior in the AsxSe1-x glass forming system in relation to structural dimensionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozgur Gulbiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.2041-1294.2012.00081.x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (14), pp.id. 144107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.144107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676381v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragile-strong behavior in the AsxSe1-x glass forming system in relation to structural dimensionality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ozgur Gulbiten</w:t>
+                <w:t xml:space="preserve">Investigation of the Mechanisms Involved in the Sintering of Chalcogenide Glasses and the Preparation of Glass-Ceramics by Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95, pp.2211-2217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05258.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.144107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00829989v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of rheological and thermodynamic properties of the Pd40Ni40P20 bulk metallic glass around glass transition using an indentation creep technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature elasticity and viscosity of GexSe1-x glasses in the transition range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jena-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.12.114⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.064201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676622v1</w:t>
+                <w:t xml:space="preserve">hal-00676608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature elasticity and viscosity of GexSe1-x glasses in the transition range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">Assessment of rheological and thermodynamic properties of the Pd40Ni40P20 bulk metallic glass around glass transition using an indentation creep technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bernard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cedric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 509S, pp.S18-S22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.12.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064201⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676608v1</w:t>
+                <w:t xml:space="preserve">hal-00676622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity of high-nitrogen content Ca-Si-O-N glasses</w:t>
               </w:r>
@@ -4231,51 +4231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgur Gulbiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (19), pp.195206. </w:t>
@@ -4313,51 +4313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ageing conditions on the mechanical properties of Te-As-Se fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5439,497 +5439,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear optical properties of tellurite materials: comparative study</w:t>
+                <w:t xml:space="preserve">Structural, mechanical and optical properties of glasses within the TeO2-TiO2-ZnO ternary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hayakawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+                <w:t xml:space="preserve">Tomokatsu Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the Projet International de Coopération Scientifique (PICS – CNRS : NITech and SPCTS/IRCER) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137670v1</w:t>
+                <w:t xml:space="preserve">hal-02131182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, mechanical and optical properties of glasses within the TeO2-TiO2-ZnO ternary system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photo-rhéologie et piégeage d’anélasticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">53ème Congrès du Groupe Français de Rhéologie (GFR18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131182v1</w:t>
+                <w:t xml:space="preserve">hal-02419709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-rhéologie et piégeage d’anélasticité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and mechanical properties of glasses within the TeO2-TiO2-ZnO ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomokatsu Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème Congrès du Groupe Français de Rhéologie (GFR18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">IWAC 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419709v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of glasses within the TeO2-TiO2-ZnO ternary system</w:t>
+                <w:t xml:space="preserve">Non linear optical properties of tellurite materials: comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomokatsu Hayakawa</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC 08</w:t>
+              <w:t xml:space="preserve">Meeting of the Projet International de Coopération Scientifique (PICS – CNRS : NITech and SPCTS/IRCER) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131199v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of chalcogenide glasses under light irradiation</w:t>
               </w:r>
@@ -6757,51 +6757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, characterization and surface modification of SilicoBoronCarboNitride ceramic hollow fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7484,402 +7484,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low intensity photoinduced fluidity in Ge-Se and Te-As-Se glasses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscoplastic flow in bulk metallic glasses around glass transition by creep and indentation-creep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Lépine</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International WorkShop on Flow and Fracture of Advanced Glasses (FFAGV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Metastable, Amorphous and Nanostructured Materials (ISMANAM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141027v1</w:t>
+                <w:t xml:space="preserve">hal-00716984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplastic flow in bulk metallic glasses around glass transition by creep and indentation-creep</w:t>
+                <w:t xml:space="preserve">Plasticity and viscoplasticity in glasses by indentation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Metastable, Amorphous and Nanostructured Materials (ISMANAM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Gijon, Spain</w:t>
+              <w:t xml:space="preserve">Fourth International Indentation Workshop (IIW4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716984v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity and viscoplasticity in glasses by indentation techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low intensity photoinduced fluidity in Ge-Se and Te-As-Se glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C Sangleboeuf</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Indentation Workshop (IIW4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">5th International WorkShop on Flow and Fracture of Advanced Glasses (FFAGV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716987v1</w:t>
+                <w:t xml:space="preserve">hal-01141027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and modeling of mechanoluminescence in a novel transparent glass particulate composite</w:t>
               </w:r>
@@ -8566,51 +8566,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BE84A43"/>
+    <w:nsid w:val="89616AE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8797,51 +8797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-gueguen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6348-3060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152107185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599931v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharafat Ali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A. W&#243;jcik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Saeed Hakeem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karlsson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2024.100461" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohei Sukenaga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tashiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19722" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fourmentin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Verger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122503" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. To" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Brou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bruyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Hameline" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75504-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherulle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourch&#232;ne Ben Khelil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120327" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119962" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119716" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01953988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dergal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Rahmoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12977" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux-Langlois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.11.056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soleilhavoup" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02559a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.05.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Hirata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14642" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478247v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Novikov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mezeix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Munoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.05.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414181v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Wilding" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Benmore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dolhen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.07.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Daiko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Muto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsunori Matsuda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2015.12.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933331" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Fur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915980v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818482" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05258.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3089PBDF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00081.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829989v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gulbiten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.144107" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676622v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.12.114" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GPX531Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676608v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064201" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grins Jekabs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.07.039" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVGTD1RG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608651v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;pine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000966" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608606v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiong Yang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.134114" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195206" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/9/095405" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZKKFDNVK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496889v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03150.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX6B6121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513927v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Eswar Korimilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasdarta Ramamurty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802286971" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eswar Prasad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896359v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ryan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055632v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419639v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137670v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayakawa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02131182v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomokatsu Hayakawa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02131199v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264726" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560213v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherull&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429204v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560262v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560255v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861532v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429159v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141015v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224799v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-W. Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirata" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016826v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141022v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141027v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Sangleboeuf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716987v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136878v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141029v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429671v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907426v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-gueguen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6348-3060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152107185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599931v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharafat Ali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A. W&#243;jcik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Saeed Hakeem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karlsson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2024.100461" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohei Sukenaga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tashiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19722" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fourmentin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Verger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122503" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. To" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Brou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bruyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Hameline" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75504-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherulle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourch&#232;ne Ben Khelil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120327" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119962" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119716" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01953988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dergal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Rahmoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12977" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux-Langlois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.11.056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.05.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532199v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Hirata" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14642" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Novikov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soleilhavoup" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02559a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Daiko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Muto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsunori Matsuda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2015.12.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mezeix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Munoz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.05.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414181v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Wilding" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Benmore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dolhen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.07.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933331" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Fur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915980v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818482" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00081.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gulbiten" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.144107" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05258.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3089PBDF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064201" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676622v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.12.114" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GPX531Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grins Jekabs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.07.039" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVGTD1RG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608651v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;pine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000966" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608606v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiong Yang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.134114" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195206" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/9/095405" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZKKFDNVK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496889v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03150.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX6B6121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513927v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Eswar Korimilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasdarta Ramamurty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802286971" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eswar Prasad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896359v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ryan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055632v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419639v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02131182v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomokatsu Hayakawa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02131199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137670v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayakawa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264726" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560213v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherull&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429204v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560262v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560255v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861532v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429159v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141015v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224799v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-W. Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirata" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016826v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141022v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716984v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Sangleboeuf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716987v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141027v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136878v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141029v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429671v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907426v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>