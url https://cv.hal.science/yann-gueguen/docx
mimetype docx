--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,8511 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8460 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Gueguen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yann-gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6348-3060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152107185</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.fr/citations?user=VZWaSi0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr, HDRMaître de ConférenceUFR SPM / ENS RennesUniversité de Rennes, Institut de Physique de Rennes UMR UR-CNRS 6251Responsable du département Mécanique et Verres de l'IPR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of composition on the thermal properties and structure of M-Al-Si-O-N glasses, M = Na, Mg, Ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharafat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia A. Wójcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Saeed Hakeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74, pp.100461. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progsolidstchem.2024.100461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calcium and potassium oxide addition on the viscosity and fragility of a calcium aluminosilicate melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohei Sukenaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Celarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Tashiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107 (6), pp.3822-3836. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.19722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super cold-crystallization of sodium iodine in selenium based chalco-halide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Celarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 617, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2023.122503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment dependence of KIc of glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Célarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, pp.120873. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics and physics of a glass/particles photonic sponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Houizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Hameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.19495. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75504-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic analysis of RFDA measurements applied to oxide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Célarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rocherulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourchène Ben Khelil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 548, pp.120327. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of a chalcogenide glass film under optical modulated excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Emile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 535, pp.119962. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.119962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between mechanical and structural properties as a function of temperature within the TeO2–TiO2–ZnO ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Clermont-Gallerande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Celarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bergler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 528, pp.119716. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.119716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically trapped delayed elasticity in germanium selenide glass fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Dergal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Glass Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pp.235-247. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijag.12977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Ge-Sb-Se thin films fabricated by co-sputtering Properties and photosensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Halenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gutwirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Nemec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (7), pp.2877-2887. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.15453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture toughness, fracture energy and slow crack growth of glass as investigated by the Single-Edge Precracked Beam (SEPB) and Chevron-Notched Beam (CNB) methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Celarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux-Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.11.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular design of melt-spinnable co-polymers as Si-B-C-N fiber precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gottardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (39), pp.13510-13523. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7dt02559a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical model of giant photoexpansion in a chalcogenide glass and the role of photofluidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Houizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 516, pp.85-91. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and viscosity of phase-separated BaO-SiO2 glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Houizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Célarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingwei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (5), pp.1982--1993. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.14642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al and Sr environment in tectosilicate glasses and melts: Viscosity, Raman and NMR investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Novikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 461, pp.115-127. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01478247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity and viscosity of BaO-TiO2-SiO2 glasses in the 0.9 to 1.2T(g) temperature interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mezeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Célarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Houizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 445-446, pp.45--52. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural studies of Bi2O3-Nb2O5-TeO2 glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin C. Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Delaizir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris J. Benmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dolhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 451, pp.68--76. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indentation-induced stress distribution and pressure effect on the resistivity of YSZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Daiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Muto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsunori Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 286, pp.96-101. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2015.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence and modeling of mechanoluminescence in a transparent glass particulate composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Houizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Célarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Applied Physics Letters, 107 (15), pp.151906. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4933331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relationship between non-exponential stress relaxation and delayed elasticity in the viscoelastic process in amorphous solids: Illustration on a chalcogenide glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Orain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.47-56. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced aging and viscosity evolution in Se-rich Ge-Se glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellyn A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.074901. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4818482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of the GexSe1 − x glasses in the 0 &amp;lt; x &amp;lt; 0.42 range in correlation with their structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boussard-Plédel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 377, pp.54-59. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Mechanisms Involved in the Sintering of Chalcogenide Glasses and the Preparation of Glass-Ceramics by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Delaizir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95, pp.2211-2217. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05258.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Fluidity and Viscoelasticity in Chalcogenide Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Glass Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-1294.2012.00081.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragile-strong behavior in the AsxSe1-x glass forming system in relation to structural dimensionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgur Gulbiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (14), pp.id. 144107. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.144107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of rheological and thermodynamic properties of the Pd40Ni40P20 bulk metallic glass around glass transition using an indentation creep technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 509S, pp.S18-S22. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.12.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature elasticity and viscosity of GexSe1-x glasses in the transition range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jena-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.064201. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of high-nitrogen content Ca-Si-O-N glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharafat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grins Jekabs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.3455-3458. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical microfabrication of tapers in low-loss chalcogenide fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Troles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (5), pp.966-971. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.27.000966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced fluidity in chalcogenide glasses at low and high intensities: A model accounting for photon efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (13), pp.134114. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.134114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between structure and physical properties of chalcogenide glasses in the AsxSe1-x system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgur Gulbiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (19), pp.195206. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.195206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ageing conditions on the mechanical properties of Te-As-Se fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Delaizir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellyn A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (9), pp.095405. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/9/095405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Between Thermal and Mechanical Relaxation in Chalcogenide Glass Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellyn A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (9), pp.1986-1992. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03150.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of mechanical properties and pressure sensitivity in metallic glasses below glass transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Eswar Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upasdarta Ramamurty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (12), pp.1773-1790. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802286971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of mechanical properties and pressure sensitivity in metallic glasses below glass transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasad Eswar Korimilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upasdarta Ramamurty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (12), pp.1773-1790. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802286971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Tg viscoelastic behaviour of chalcogenide glasses, anomalous viscous flow and stress relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellyn A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116 (1356), pp.890-895. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2109/jcersj2.116.890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Origin of delayed elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Flow and Fracture of Advanced Glasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechano-optical couplings in an oxynitride glass-ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rocquefelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Suffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter le chant des verres pour comprendre leur rhéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Célarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Verres USTV 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilfried BLANC; Gérald LELONG; Matthieu LANCRY; Daniel NEUVILLE; Franck PIGEONNEAU, Sep 2022, Nices et Biot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium viscoelastic behavior of chalcogenide glass fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corning Incorporated Glass Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Corning, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced states of chalcogenide glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Glass &amp; Entropy / 9th International Otto Schott Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear optical properties of tellurite materials: comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hayakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Célarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Projet International de Coopération Scientifique (PICS – CNRS : NITech and SPCTS/IRCER) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-rhéologie et piégeage d’anélasticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès du Groupe Français de Rhéologie (GFR18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, mechanical and optical properties of glasses within the TeO2-TiO2-ZnO ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomokatsu Hayakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Celarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNCS-ESG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and mechanical properties of glasses within the TeO2-TiO2-ZnO ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan de Clermont-Gallerande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomokatsu Hayakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Célarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAC 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of chalcogenide glasses under light irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow and Fracture of Advanced Glasses 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-sputtered amorphous Ge-Sb-Se thin films: Optical properties and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Halenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Nemec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gutwirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Nonlinear Optics and Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Prague, CZECH REPUBLIC, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2264726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanoluminescence in a novel transparent glass particulate composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Houizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rocquefelte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow and Fracture of Advanced Glasses 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFDA as a tool for the investigation of the rheology of glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Célarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rocherullé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow and Fracture of Advanced Glasses 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence and modeling of mechanoluminescence in a novel transparent glass particulate composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Houizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Célarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanoluminescence in a transparent glass composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Célarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Houizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC15 - 15e journée de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanoluminescence in a transparent glass composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Célarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOMD Glass and Optical Material Division Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration, characterization and surface modification of SilicoBoronCarboNitride ceramic hollow fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Ceramics (ICC-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of glasses: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Célarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Houizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRONTIER MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sendaï, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of Chalcogenide glasses under light irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG - ACerS Glass and Optical Materials Division (GOMD) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity and elasticity of phase separated BaO-SiO2 glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Houizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Célarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-W. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FFAG-6, Weimar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Weimar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature micro indentation : a probe for viscosity measurement at the micro scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced fluidity and photoinduced aging in Ge-Se glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Non-Oxide and New Optical Glasses (ISNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low intensity photoinduced fluidity in Ge-Se and Te-As-Se glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International WorkShop on Flow and Fracture of Advanced Glasses (FFAGV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic flow in bulk metallic glasses around glass transition by creep and indentation-creep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Amorphous and Nanostructured Materials (ISMANAM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity and viscoplasticity in glasses by indentation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Indentation Workshop (IIW4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence and modeling of mechanoluminescence in a novel transparent glass particulate composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Houizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Matière Condensée 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical equilibrium under light irradiation shown through photoinduced fluidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass and Optical Materials Division (GOMD) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Corning, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of glasses out of their thermodynamic equilibrium using dynamic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourchène Ben Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Célarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rocherullé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Joint Meeting of DGG – USTV : 93rd Annual Meeting of the German Society of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. David Musgraves, Juejun Hu, Laurent Calvez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Handbook of Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.227-264, 2019, Springer Handbooks, 978-3-319-93728-1. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93728-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques pour la Mécanique et les Sciences Pour l’Ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. UnivRennes, France. 2025, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId225"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8566,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89616AE4"/>
+    <w:nsid w:val="C8B13AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8797,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-gueguen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6348-3060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152107185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599931v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharafat Ali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A. W&#243;jcik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Saeed Hakeem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karlsson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2024.100461" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohei Sukenaga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tashiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19722" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fourmentin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Verger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122503" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. To" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Brou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bruyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Hameline" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75504-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherulle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourch&#232;ne Ben Khelil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120327" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119962" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119716" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01953988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dergal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Rahmoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12977" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux-Langlois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.11.056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.05.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532199v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Hirata" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14642" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Novikov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soleilhavoup" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02559a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Daiko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Muto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsunori Matsuda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2015.12.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mezeix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Munoz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.05.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414181v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Wilding" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Benmore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dolhen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.07.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933331" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Fur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915980v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818482" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00081.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gulbiten" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.144107" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05258.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3089PBDF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064201" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676622v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.12.114" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GPX531Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grins Jekabs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.07.039" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVGTD1RG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608651v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;pine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000966" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608606v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiong Yang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.134114" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195206" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/9/095405" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZKKFDNVK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496889v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03150.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX6B6121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513927v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Eswar Korimilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasdarta Ramamurty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802286971" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eswar Prasad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896359v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ryan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055632v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419639v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02131182v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomokatsu Hayakawa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02131199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137670v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayakawa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264726" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560213v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherull&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429204v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560262v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560255v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861532v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429159v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141015v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224799v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-W. Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirata" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016826v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141022v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716984v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Sangleboeuf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716987v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141027v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136878v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141029v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429671v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907426v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-gueguen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6348-3060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152107185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.fr/citations?user=VZWaSi0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599931v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharafat Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A. W&#243;jcik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Saeed Hakeem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karlsson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2024.100461" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohei Sukenaga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tashiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19722" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fourmentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Verger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122503" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. To" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Brou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120873" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bruyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Hameline" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75504-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherulle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourch&#232;ne Ben Khelil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120327" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119962" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119716" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01953988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dergal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Rahmoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12977" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695489v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux-Langlois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.11.056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soleilhavoup" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02559a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518188v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.05.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Hirata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14642" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Novikov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395442v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mezeix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Munoz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.05.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Wilding" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Benmore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dolhen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.07.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Daiko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Muto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsunori Matsuda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2015.12.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933331" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Fur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818482" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.049" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771461v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05258.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3089PBDF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00081.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gulbiten" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.144107" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.12.114" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GPX531Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064201" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grins Jekabs" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.07.039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVGTD1RG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608651v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;pine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000966" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiong Yang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.134114" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608596v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195206" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/9/095405" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZKKFDNVK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03150.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX6B6121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676628v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eswar Prasad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasdarta Ramamurty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802286971" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513927v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Eswar Korimilli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ryan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055632v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02137670v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayakawa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02131182v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomokatsu Hayakawa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02131199v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560221v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614769v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264726" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560229v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherull&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429204v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560262v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560255v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861532v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429159v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141015v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224799v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-W. Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirata" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016826v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141027v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716984v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Sangleboeuf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141029v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429671v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907426v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>