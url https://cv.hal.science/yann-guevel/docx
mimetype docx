--- v0 (2026-03-28)
+++ v1 (2026-05-22)
@@ -259,360 +259,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of forced vibrations of viscoelastic composite structures with perturbation method</w:t>
+                <w:t xml:space="preserve">Variability of damping properties for viscoelastic composite plates of flax fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Couillard</w:t>
+                <w:t xml:space="preserve">Laëtitia Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ziapkoff</w:t>
+                <w:t xml:space="preserve">Frédéric Druesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Chikhaoui</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2025.2471942⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 372, pp.119509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017709v1</w:t>
+                <w:t xml:space="preserve">hal-05262832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of damping properties for viscoelastic composite plates of flax fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical study of forced vibrations of viscoelastic composite structures with perturbation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Couillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ziapkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 372, pp.119509. </w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2025.2471942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262832v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigations of the vibration damping properties of carbon/flax hybrid fiber-reinforced composite structures with perturbation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 371, pp.119479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -659,77 +659,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order online and offline data-driven modeling to investigate the nonlinear dynamics of laminate structures under multiparametric uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Couillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 242 (G2), pp.104259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -906,51 +906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (1), pp.617-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -978,274 +978,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical comparison of eigenvalue algorithms for vibroacoustic problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical bifurcation analysis for 3-dimensional sudden expansion fluid dynamic problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Claude</w:t>
+                <w:t xml:space="preserve">Tual Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Duigou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégory Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.05.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.4478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807602v1</w:t>
+                <w:t xml:space="preserve">hal-01807605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical bifurcation analysis for 3-dimensional sudden expansion fluid dynamic problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical comparison of eigenvalue algorithms for vibroacoustic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 87 (1), pp.1-26. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.4478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807605v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high order reduction-correction method for Hopf bifurcation in fluids and for viscoelastic vibration</w:t>
               </w:r>
@@ -1770,51 +1770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (3), pp.031403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1860,77 +1860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for the computation of multiple Hopf bifurcation points based on Pade approximants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 68 (9), pp.1189-1206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1990,51 +1990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Boutyour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 230 (9), pp.3614-3629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2060,901 +2060,1161 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of composites at IRDL/Lorient and Specific numerical methods for buckling analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un modèle numérique pour l'étude de structures composites hybrides à fibres de lin/carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernal Institute Seminar series - University of Limerick</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054120v1</w:t>
+                <w:t xml:space="preserve">hal-05312949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle numérique pour l'étude de structures composites hybrides à fibres de lin/carbone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of composites at IRDL/Lorient and Specific numerical methods for buckling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guevel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Bernal Institute Seminar series - University of Limerick</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312949v1</w:t>
+                <w:t xml:space="preserve">hal-05054120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non intrusive interpolation and low rank approximation methods for nonlinear parametric models. Application to mechanical engineering.</w:t>
+                <w:t xml:space="preserve">Towards a mitigation optimum between insulating materials and building operation – a dynamic climate change assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cloarec</w:t>
+                <w:t xml:space="preserve">V Zieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guissel Dongmo</w:t>
+                <w:t xml:space="preserve">T Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bazzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTE &amp; AICOMAS 2025 3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Built Environment Conference 2025 Zurich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Zurich (CH), Switzerland. pp.012066, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1554/1/012066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958139v1</w:t>
+                <w:t xml:space="preserve">hal-05612837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of forced and Free vibrations of flax-epoxy composite structures with perturbation methods.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic climate change assessment applied to structural building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bazzana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2024- 16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference CISBAT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lausanne ( CH), Switzerland. pp.132023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/13/132023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038945v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'une méthode de perturbation pour l'intégration temporelle des équations du mouvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Non intrusive interpolation and low rank approximation methods for nonlinear parametric models. Application to mechanical engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guissel Dongmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">DTE &amp; AICOMAS 2025 3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717859v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode Asymptotique Numérique pour la résolution des équations de Navier-Stokes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of forced and Free vibrations of flax-epoxy composite structures with perturbation methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ziapkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire - Laboratoire de Mécanique des Fluides et d’Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">WCCM 2024- 16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696718v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode des frontières immergées et méthode asymptotique numérique pour la simulation d'écoulement stationnaire incompressible et visqueux autour d'un obstacle mouvant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Utilisation d'une méthode de perturbation pour l'intégration temporelle des équations du mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guevel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Leble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465744v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthode Asymptotique Numérique pour la résolution des équations de Navier-Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire - Laboratoire de Mécanique des Fluides et d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode des frontières immergées et méthode asymptotique numérique pour la simulation d'écoulement stationnaire incompressible et visqueux autour d'un obstacle mouvant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Calculs de points de bifurcation et de branches bifurquées pour les écoulements stationnaires tridimensionnels de fluide Newtonien incompressible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2964,114 +3224,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes numériques adaptées à la résolution des équations de Navier-Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Bretagne Sud, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LORIS392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01305764v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3218,51 +3478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zieger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guevel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bazzana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-2003-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziapkoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chikhaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Duigou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2025.2471942" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druesne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119509" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119479" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chikhaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guevel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2014.12.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Tayeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06137-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Claude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duigou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.05.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tual Allain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4478" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cadou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumediene" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duigou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1232-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.02.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q4H8DJF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.04.032" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGRFZ9X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.02.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/3/031403" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9J89855B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2605" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boutyour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.02.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cloarec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guissel Dongmo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guevel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ziapkoff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leble" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465744v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01305764v5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORIS392" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zieger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guevel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bazzana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-2003-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Duigou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druesne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119509" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017709v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziapkoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chikhaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2025.2471942" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119479" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chikhaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guevel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2014.12.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Tayeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06137-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tual Allain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4478" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807602v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Claude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duigou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.05.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cadou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumediene" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duigou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1232-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.02.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q4H8DJF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.04.032" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGRFZ9X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.02.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/3/031403" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9J89855B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2605" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boutyour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.02.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312949v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zieger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lecompte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guevel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bazzana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1554/1/012066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zieger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/13/132023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cloarec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guissel Dongmo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ziapkoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leble" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01305764v5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORIS392" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>