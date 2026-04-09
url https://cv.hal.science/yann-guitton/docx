--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -109,1092 +109,1092 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, synthesis and investigation of non-intentionally added substances (NIAS) in vegetable-containing metallic cans</w:t>
+                <w:t xml:space="preserve">KMDSeeker : Un Nouvel Outil d’Aide à l’Annotation de Familles de Composés Chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rivière</w:t>
+                <w:t xml:space="preserve">Julien Saint-Vanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Mathe-Allainmat</w:t>
+                <w:t xml:space="preserve">Farid Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dubreuil</w:t>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lebreton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CEISAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nantes (44000), France</w:t>
+              <w:t xml:space="preserve">JS RFMF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472627v1</w:t>
+                <w:t xml:space="preserve">hal-05173979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORVM Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the Metabolic Impact of Growth Hormone in Dairy Cows: An Integrated Metabolomics Analysis of Milk and Urine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laisney</w:t>
+                <w:t xml:space="preserve">Patricia Regal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Benaben</w:t>
+                <w:t xml:space="preserve">Elena Bozzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bellembois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">Marzia Pezzolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFMF 2025 - 17èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.1-1, 2025</w:t>
+              <w:t xml:space="preserve">JS RFMF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121234v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Metabolic Impact of Growth Hormone in Dairy Cows: An Integrated Metabolomics Analysis of Milk and Urine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FORVM Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Raux</w:t>
+                <w:t xml:space="preserve">Thomas Bellembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Regal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marzia Pezzolato</w:t>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JS RFMF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">RFMF 2025 - 17èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173862v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KMDSeeker : Un Nouvel Outil d’Aide à l’Annotation de Familles de Composés Chimiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeted metabolite analysis: comparison of DBS and serum by LC-MRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Saint-Vanne</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Justine Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JS RFMF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173979v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted metabolite analysis: comparison of DBS and serum by LC-MRM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification, synthesis and investigation of non-intentionally added substances (NIAS) in vegetable-containing metallic cans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mathe-Allainmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Boissin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Raux</w:t>
+                <w:t xml:space="preserve">Didier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Monteiro</w:t>
+                <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Massias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Asmaa Tebbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JS RFMF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès CEISAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173363v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an untargeted workflow for the identification of new lipids by mass spectrometry analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards modular quantification method for multiple endogenous compounds : amino acids, tryptophan derivatives, organic acids and bile acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiz Khaled</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marti</w:t>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16eme JS RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. </w:t>
+              <w:t xml:space="preserve">16èmes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo (35400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815051v1</w:t>
+                <w:t xml:space="preserve">hal-04689031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated workflow for high-throughput 13C-fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Grégam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jourdan Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards modular quantification method for multiple endogenous compounds : amino acids, tryptophan derivatives, organic acids and bile acids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Justine Massias</w:t>
+                <w:t xml:space="preserve">Development of an untargeted workflow for the identification of new lipids by mass spectrometry analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiz Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Soullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Durbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint-Malo (35400), France</w:t>
+              <w:t xml:space="preserve">16eme JS RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689031v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de substances non intentionnellement ajoutées (NIAS) issues de vernis de boîtes de conserves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mathe-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Tebbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gen2Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Saint-Malo (35400), France</w:t>
@@ -1223,51 +1223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted and non-targeted lipidomic analysis of adipose tissue from general population to identify metabolic perturbations related to phthalate exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Pérez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1275,51 +1275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanne Frederiksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Miguel Pérez-Carrascosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint Malo, France</w:t>
@@ -1342,3093 +1342,3093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interagir avec ses données de spectrométrie de masse sous Galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Vanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Lain Pavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Joly</w:t>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Souard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Thévenot</w:t>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMB/ECCB 2023: The 31st Annual Intelligent Systems For Molecular Biology and the 22nd Annual European Conference on Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185176v1</w:t>
+                <w:t xml:space="preserve">hal-04321401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of optimization strategies in collision energies on QTOF and Orbitrap instruments to perform comparable CID-MS-MS spectra in metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'une méthode quantitative ciblée en LC-MS/MS des métabolites de la voie des kynurénines chez des patients transplantés rénaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rondeau</w:t>
+                <w:t xml:space="preserve">Juan Riveros Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Delhaye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Axel Raux</w:t>
+                <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Journées Françaises de Spectrométrie de Masse (SFSM 2023 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Marseille, France. 2023</w:t>
+              <w:t xml:space="preserve">JS RFMF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328759v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interagir avec ses données de spectrométrie de masse sous Galaxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Saint-Vanne</w:t>
+                <w:t xml:space="preserve">Proposition of optimization strategies in collision energies on QTOF and Orbitrap instruments to perform comparable CID-MS-MS spectra in metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lain Pavot</w:t>
+                <w:t xml:space="preserve">Erell Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Cariou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farid Ichou</w:t>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Perpignan, France. 2023</w:t>
+              <w:t xml:space="preserve">39ème Journées Françaises de Spectrométrie de Masse (SFSM 2023 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Marseille, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321401v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une méthode quantitative ciblée en LC-MS/MS des métabolites de la voie des kynurénines chez des patients transplantés rénaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Vers une meilleure efficacité et rapidité dans l'identification des métabolites dans le cadre d'études de métabolomique non ciblées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Colas</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Riveros Velasquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brouard</w:t>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JS RFMF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Perpignan, France. 2023</w:t>
+              <w:t xml:space="preserve">15emes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241301v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure efficacité et rapidité dans l'identification des métabolites dans le cadre d'études de métabolomique non ciblées ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking blood oxylipin profiles to internal POPs exposure levels in women undergoing in vitro fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Thomas Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Stéphane Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">JS RFMF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127562v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking blood oxylipin profiles to internal POPs exposure levels in women undergoing in vitro fertilization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ChromAnnot a webserver for deep LC-HRMS/MS chromatogram annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Lefebvre</w:t>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fréour</w:t>
+                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ploteau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JS RFMF 2023</w:t>
+              <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241252v1</w:t>
+                <w:t xml:space="preserve">hal-04321190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChromAnnot a webserver for deep LC-HRMS/MS chromatogram annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PhysioFit: Quantifying cell growth parameters and uptake and production fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Grégam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bertrand</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
+              <w:t xml:space="preserve">15émes journées scientifiques du RFMF ( Réseau Francophone de Métabolomique et Fluxomique )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321190v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhysioFit: Quantifying cell growth parameters and uptake and production fluxes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+                <w:t xml:space="preserve">Florence Souard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
+                <w:t xml:space="preserve">Etienne A Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15émes journées scientifiques du RFMF ( Réseau Francophone de Métabolomique et Fluxomique )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Perpignan, France. 2023</w:t>
+              <w:t xml:space="preserve">ISMB/ECCB 2023: The 31st Annual Intelligent Systems For Molecular Biology and the 22nd Annual European Conference on Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321321v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HaloSeeker, a user-friendly software to highlight halogenated chemicals in non-targeted HRMS data sets: presentation and overview of applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">GC-HRMS processing tools for untargeted metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
+              <w:t xml:space="preserve">Metabolomics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Valencia, Spain. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264433v1</w:t>
+                <w:t xml:space="preserve">hal-04264200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative DDA LC-MS/MS method and molecular networking</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Projet BIOS : Approche métabolomique pour la mise en evidence de biomarqueurs de (non)-exposition des moules et des huîtres aux phycotoxines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Razavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mondeguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Valencia, Spain. 2022</w:t>
+              <w:t xml:space="preserve">GdR PHYCOTOX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Plouzané, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264208v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-volatile substances extractible from inner coatings of metallic cans from the French market and their occurrence in the canned vegetables</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Developments and opportunities with Workflow4Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lain Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399179v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using metabolomics to highlight biomarkers of (non)-exposure of mussels and oysters to phycotoxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Derrien</w:t>
+                <w:t xml:space="preserve">Non-volatile substances extractible from inner coatings of metallic cans from the French market and their occurrence in the canned vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Massias</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Killian Guyomard</w:t>
+                <w:t xml:space="preserve">Asmaa Tebbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321042v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments and opportunities with Workflow4Metabolomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">MS2Snoop: an R package for automatic extraction and curation of MS/MS spectra in metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lain Pavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781084v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC-HRMS processing tools for untargeted metabolomics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Steroids analysis by GC-MS/MS and HPLC-HRMS with on-line SPE system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Valencia, Spain. 2022</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264200v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BIOS : Approche métabolomique pour la mise en evidence de biomarqueurs de (non)-exposition des moules et des huîtres aux phycotoxines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multi-matrix sample preparation for FAMEs profiling by two-dimensional gas chromatography (GCxGC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR PHYCOTOX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Plouzané, France. 2022</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321065v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS2Snoop: an R package for automatic extraction and curation of MS/MS spectra in metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative DDA LC-MS/MS method and molecular networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Wagner</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001175v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroids analysis by GC-MS/MS and HPLC-HRMS with on-line SPE system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+                <w:t xml:space="preserve">Using metabolomics to highlight biomarkers of (non)-exposure of mussels and oysters to phycotoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">Killian Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264159v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-matrix sample preparation for FAMEs profiling by two-dimensional gas chromatography (GCxGC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Raux</w:t>
+                <w:t xml:space="preserve">Non-volatile substances extractible from inner coatings of metallic cans from the French market and their occurrence in the canned vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Massias</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Asmaa Tebbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
+              <w:t xml:space="preserve">Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264473v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative DDA LC-MS/MS method and molecular networking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Androgens and estrogens biomarkers identification in bovine urine applying a metabolomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Pezzolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Ouzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
+              <w:t xml:space="preserve">Euroresidue IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, St Michielsgestel, Netherlands. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264458v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-volatile substances extractible from inner coatings of metallic cans from the French market and their occurrence in the canned vegetables</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Génération de réseaux moléculaires depuis la plateforme Worflow4Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320992v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Androgens and estrogens biomarkers identification in bovine urine applying a metabolomics approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Lipids profiles characterization of the tick Ixodes ricinus in HPLC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Schleiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de La Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroresidue IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, St Michielsgestel, Netherlands. 2022</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264186v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on technological developments and opportunities with Workflow4Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lain Pavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids profiles characterization of the tick Ixodes ricinus in HPLC-HRMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">HaloSeeker, a user-friendly software to highlight halogenated chemicals in non-targeted HRMS data sets: presentation and overview of applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie de La Cotte</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Godere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. , 2022</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Flame Retardants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athenes, Greece. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805992v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de réseaux moléculaires depuis la plateforme Worflow4Metabolomics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Iterative DDA LC-MS/MS method and molecular networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
+              <w:t xml:space="preserve">Metabolomics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Valencia, Spain. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264248v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HaloSeeker, a user-friendly software to highlight halogenated chemicals in non-targeted HRMS data sets: presentation and overview of applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Godere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Tarek Moufawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Flame Retardants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athenes, Greece. 2022</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264446v1</w:t>
+                <w:t xml:space="preserve">hal-04264433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning-based classification to improve Gas Chromatography-Mass spectrometry data processing.</w:t>
               </w:r>
@@ -4533,359 +4533,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonium fluoride as suitable additive for HILIC-based LC-HRMS metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Narduzzi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. 2020</w:t>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264135v1</w:t>
+                <w:t xml:space="preserve">hal-02497719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ammonium fluoride as suitable additive for HILIC-based LC-HRMS metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dallet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Luca Narduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497719v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative workflows towards more transparent and integrative metabolomics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mondeguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Souard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gen2Bio 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Angers, France</w:t>
@@ -4908,445 +4908,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du profil lipidique de la tique Ixodes ricinus par chromatographie liquide haute pression couplée à la spectrométrie de masse haute résolution (HPLC-HRMS) afin d'estimer le temps écoulé depuis le dernier repas sanguin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of metabolomics direected sample preparation strategies for a range of biological matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Schleicher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Lise Royer</w:t>
+                <w:t xml:space="preserve">Antoine Escourrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème, 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
+              <w:t xml:space="preserve">SMMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606430v1</w:t>
+                <w:t xml:space="preserve">hal-04262576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of metabolomics direected sample preparation strategies for a range of biological matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Untargeted metabolomic approach by GC-QTOF : From low to high resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Escourrou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. 2017</w:t>
+              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. , pp.476, 2017, SMMAP 2017-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262576v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomic approach by GC-QTOF : From low to high resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation du profil lipidique de la tique Ixodes ricinus par chromatographie liquide haute pression couplée à la spectrométrie de masse haute résolution (HPLC-HRMS) afin d'estimer le temps écoulé depuis le dernier repas sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Migné</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Anne Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. , pp.476, 2017, SMMAP 2017-Livre des résumés</w:t>
+              <w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème, 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674479v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated metabolomic, lipidomic and steroidomic profiling for revealing signatures and markers of effect induced by bisphenols exposure on human testicular function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christele Desdoits-Lethimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5414,51 +5414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workﬂow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Corguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5587,64 +5587,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
@@ -5667,10731 +5667,10767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the secondary metabolites and the dynamics of their biosynthesis in marine-derived fungi</w:t>
+                <w:t xml:space="preserve">Toward the targeted isolation of marine halogenated compounds using the Mehaloca metabolomic tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Grovel</w:t>
+                <w:t xml:space="preserve">C. Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Y. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roullier</w:t>
+                <w:t xml:space="preserve">M. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Symposium on Marine Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, La Toja Island, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561629v1</w:t>
+                <w:t xml:space="preserve">hal-03561647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the targeted isolation of marine halogenated compounds using the Mehaloca metabolomic tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Exploring the secondary metabolites and the dynamics of their biosynthesis in marine-derived fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roullier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Symposium on Marine Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, La Toja Island, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561647v1</w:t>
+                <w:t xml:space="preserve">hal-03561629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mammalian Tissue Standard Reference Material for Improved Lipidomic and Metabolomic Interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Soullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Perion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Lipidomic society conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periprostatic adipose tissue: a new source of androgens for castration resistant prostate cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyue Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roumiguie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd ARTP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated workflows for 13 C-Fluxomics: Increasing throughput and accessibility of 13 C-Fluxomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Grégam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriant Bellevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Charles Portais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Journées Scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFMF, Jun 2024, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les oligoesters contaminants des aliments : identification, synthèse et évaluation des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mathe-Allainmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée CEISAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated workflows for 13C-fluxomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Grégam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modeling metabolism 2nd edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatising 13 C-fluxomics flux calculations through a workflow hosted on the Workflow4Metabolomics Galaxy platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Grégam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFMF; AFSEP; AFSM, Sep 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of non-intentionally added substances (NIAS) in vegetable-containing metallic cans from the French market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Tebbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Symposium on Food Packaging – ILSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workflow4Metabolomics: an international computing infrastructure for Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dupérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Freibourg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomic-exposomic approach based in high resolution mass spectrometry to explore complex environmental-health associations: a proof-of-concept study with preterm infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st annual conference of the International Society for Environmental Epidemiology (ISEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème congrès de la Société francophone pour la recherche et l'éducation sur les Origines Développementales Environnementales et Epigénétiques de la Santé et des Maladies (SF DOHAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breast milk lipidome as a predictive component of postnatal growth trajectory in preterm infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société Française d’Electrophorèse et d’Analyse Protéomique (SFEAP)- Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Disneyland Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of mass spectrometry metabolomics in chemical risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. International Symposium on Recent Advances in Food Analysis (RAFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité chimique des aliments : Quelle place pour la métabolomique dans l'analyse de risque associée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'animation Corsaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MeHaloCoA project (MarinE HALOgenated COmpounds Analysis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Septièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow4Metabolomics (W4M): A User-Friendly Metabolomics Platform for Analysis of Mass Spectrometry and Nuclear Magnetic Resonance Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf J. M. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (2), pp.e70095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cpz1.70095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FragHub: A Mass Spectral Library Data Integration Workflow</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Innovative molecular networking analysis of steroids and characterisation of the urinary steroidome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c02219⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03599-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721713v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive multiplatform metabolomic analysis reveals alterations of 2-hydroxybutyric acid among women with deep endometriosis related to the pesticide trans-nonachlor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">FragHub: A Mass Spectral Library Data Integration Workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Dablanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solweig Hennechart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170678⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (30), pp.12489-12496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c02219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721310v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative molecular networking analysis of steroids and characterisation of the urinary steroidome</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A comprehensive multiplatform metabolomic analysis reveals alterations of 2-hydroxybutyric acid among women with deep endometriosis related to the pesticide trans-nonachlor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Campas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komodo Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Ouzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03599-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 918, pp.170678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721528v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhysioFit: a software to quantify cell growth parameters and extracellular fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Grégam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (8), pp.btae488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2023.10.12.561695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldehyde perception induces specific molecular responses in Laminaria digitata and affects algal consumption by a specialist grazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qikun Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Desrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.16450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper insights into the effects of low dietary levels of polychlorinated biphenyls on pig metabolism using gas chromatography-high resolution mass spectrometry metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana García-Campaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 341, pp.140048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling-up metabolomics: Current state and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Cristina Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 167 (20), pp.117225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docosahexaenoic acid and etanercept could reduce functional and metabolic alterations during collagen-induced arthritis in rats without any synergistic effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra Lanchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 327, pp.121826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lfs.2023.121826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics and lipidomics to identify biomarkers of effect related to exposure to non-dioxin-like polychlorinated biphenyls in pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jaillardon</w:t>
+                <w:t xml:space="preserve">Identification and Quantification of Glucosinolates and Phenolics in a Large Panel of Brassica napus Highlight Valuable Genetic Resources for Chemical Ecology and Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anani Amegan Missinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133957⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (16), pp.5245-5261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c08118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021967v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsh intertidal environment enhances metabolism and immunity in oyster (Crassostrea gigas) spat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Corporeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vilaça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizenn Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 180, pp.105709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary metabolomic profiling from spontaneous tolerant kidney transplanted recipients shows enrichment in tryptophan-derived metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Kerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBioMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 77, pp.103844. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.103844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Quantification of Glucosinolates and Phenolics in a Large Panel of Brassica napus Highlight Valuable Genetic Resources for Chemical Ecology and Breeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oumayma Hamzaoui</w:t>
+                <w:t xml:space="preserve">Metabolomics and lipidomics to identify biomarkers of effect related to exposure to non-dioxin-like polychlorinated biphenyls in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Narduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Ouzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soetart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jaillardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c08118⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296, pp.133957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700611v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a non‐targeted metabolomics approach to a targeted biomarkers strategy to highlight testosterone abuse in equine. Illustration of a methodological transfer between platforms and laboratories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vivian Delcourt</w:t>
+                <w:t xml:space="preserve">Associations between persistent organic pollutants and endometriosis: A multiblock approach integrating metabolic and cytokine profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komodo Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.3221⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.106926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004055v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between persistent organic pollutants and endometriosis: A multiblock approach integrating metabolic and cytokine profiling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchand</w:t>
+                <w:t xml:space="preserve">From a non‐targeted metabolomics approach to a targeted biomarkers strategy to highlight testosterone abuse in equine. Illustration of a methodological transfer between platforms and laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Kaabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bagilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106926⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.864-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000781v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandrolone and estradiol biomarkers identification in bovine urine applying a liquid chromatography high‐resolution mass spectrometry metabolomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Pezzolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Biasibetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (5), pp.879-886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dta.3126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospray ionization and heterogeneous matrix effects in liquid chromatography/mass spectrometry based meta‐metabolomics: A biomarker or a suppressed ion?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Raviglione</w:t>
+                <w:t xml:space="preserve">Untargeted Lipidomic Profiling of Dry Blood Spots Using SFC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Le Faouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Soullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8977⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11050305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065179v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimiométrie et Métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Eco-chimie pour des produits durables. Filières durables, procédés éco-respectueux, impact santé environnement, ?, pp.80-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Lipidomic Profiling of Dry Blood Spots Using SFC-HRMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">Electrospray ionization and heterogeneous matrix effects in liquid chromatography/mass spectrometry based meta‐metabolomics: A biomarker or a suppressed ion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikmat Ghosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ben Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrashekhar Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11050305⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (2), pp.e8977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299883v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the Lipidome Coverage by Combining Different Mass Spectrometric Platforms: An Innovative Strategy to Answer Chemical Food Safety Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balgoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (6), pp.1218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods10061218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-deconvolution and molecular networking of gas chromatography–mass spectrometry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aksenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Laponogov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Doran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Belluomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (2), pp.169-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41587-020-0700-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-targeted screening methodology to characterise human internal chemical exposure: Application to halogenated compounds in human milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Pourchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 225, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nontargeted LC/ESI-HRMS Detection of Polyhalogenated Compounds in Marine Mammals Stranded on French Atlantic Coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (2), pp.309-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsestwater.0c00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Dye residues in aquaculture products: Targeted and metabolomics mass spectrometric approaches to track their abuse [Food Chem. 294 (2019) 355–367]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Danion</w:t>
+                <w:t xml:space="preserve">Optimized characterization of short-, medium, and long-chain chlorinated paraffins in liquid chromatography-high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125539⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1619, pp.460927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.460927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02337958v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized characterization of short-, medium, and long-chain chlorinated paraffins in liquid chromatography-high resolution mass spectrometry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.460927⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182, pp.109018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185136v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Dye residues in aquaculture products: Targeted and metabolomics mass spectrometric approaches to track their abuse [Food Chem. 294 (2019) 355–367]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 306, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620289v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02337958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Step Extraction Coupled with Targeted HILIC-MS/MS Approach for Comprehensive Analysis of Human Plasma Lipidome and Polar Metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera van Der Velpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Teav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Gallart-Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (12), pp.495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo10120495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Alexandre-Gouabau et al. “Comprehensive Preterm Breast Milk Metabotype Associated with Optimal Infant Early Growth Pattern”, Nutrients, 2019, 11, 528</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cholet</w:t>
+                <w:t xml:space="preserve">A European proposal for quality control and quality assurance of tandem mass spectral libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Oberacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12010162⟩</w:t>
+              <w:t xml:space="preserve">Environmental sciences : an international journal of environmental physiology and toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12302-020-00314-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208485v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European proposal for quality control and quality assurance of tandem mass spectral libraries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Correction: Alexandre-Gouabau et al. “Comprehensive Preterm Breast Milk Metabotype Associated with Optimal Infant Early Growth Pattern”, Nutrients, 2019, 11, 528</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental sciences : an international journal of environmental physiology and toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12302-020-00314-9⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12010162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410982v2</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive preterm breast milk metabotype associated with optimal infant early growth pattern</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cholet</w:t>
+                <w:t xml:space="preserve">Dye residues in aquaculture products: Targeted and metabolomics mass spectrometric approaches to track their abuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11030528⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294, pp.355-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.05.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620327v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02156779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance to clubroot deconvoluted into QTL-specific metabolic modules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Modeling the fragmentation patterns of triacylglycerides in mass spectrometry allows the quantification of the regioisomers with a minimal number of standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balgoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason J. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz265⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1057, pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150226v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonium Fluoride as Suitable Additive for HILIC-Based LC-HRMS Metabolomics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">HaloSeeker 1.0: A user-friendly software to highlight halogenated chemicals in nontargeted high-resolution mass spectrometry data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo9120292⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (5), pp.3500-3507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182271v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HaloSeeker 1.0: A user-friendly software to highlight halogenated chemicals in nontargeted high-resolution mass spectrometry data sets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ammonium Fluoride as Suitable Additive for HILIC-Based LC-HRMS Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Narduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05103⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo9120292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628353v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dye residues in aquaculture products: Targeted and metabolomics mass spectrometric approaches to track their abuse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Danion</w:t>
+                <w:t xml:space="preserve">WiPP: Workflow for Improved Peak Picking for Gas Chromatography-Mass Spectrometry (GC-MS) Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Borgsmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Opialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.05.056⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo9090171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02156779v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the fragmentation patterns of triacylglycerides in mass spectrometry allows the quantification of the regioisomers with a minimal number of standards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+                <w:t xml:space="preserve">Quantitative resistance to clubroot deconvoluted into QTL-specific metabolic modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.01.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (19), pp.5375-5390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624446v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiPP: Workflow for Improved Peak Picking for Gas Chromatography-Mass Spectrometry (GC-MS) Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Sicard</w:t>
+                <w:t xml:space="preserve">Comprehensive preterm breast milk metabotype associated with optimal infant early growth pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo9090171⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11030528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282242v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of non-intentionally added substances migrating from polyester-polyurethane lacquers using automated LC-HRMS data processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helene Germon</w:t>
+                <w:t xml:space="preserve">Metabolic profiling and functional metabolomics of senescence and stress response in plants: a case study in the Brassicaceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duchaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.27-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140927v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional H-1 NMR lipidomics workflow to address chemical food safety issues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Rapid evaporative ionisation mass spectrometry and chemometrics for high-throughput screening of growth promoters in meat producing animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Jandova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Stead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Takats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-018-1360-x⟩</w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (5), pp.900-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2017.1421778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625035v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling and functional metabolomics of senescence and stress response in plants: a case study in the Brassicaceae species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Berardocco</w:t>
+                <w:t xml:space="preserve">Consequences of blunting the mevalonate pathway in cancer identified by a pluriomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (7), pp.745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-018-0761-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186068v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evaporative ionisation mass spectrometry and chemometrics for high-throughput screening of growth promoters in meat producing animals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoltan Takats</w:t>
+                <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2017.1421778⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu10020164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617785v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of blunting the mevalonate pathway in cancer identified by a pluriomics approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Elucidation of non-intentionally added substances migrating from polyester-polyurethane lacquers using automated LC-HRMS data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Remaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-018-0761-0⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 410 (22), pp.5391-5403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-018-0968-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140936v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+                <w:t xml:space="preserve">A multidimensional H-1 NMR lipidomics workflow to address chemical food safety issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10020164⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-018-1360-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429557v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of fecal sample preparation for untargeted LC-HRMS based metabolomics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Successes and pitfalls in automated dereplication strategy using liquid chromatography coupled to mass spectrometry data: A CASMI 2016 experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-017-1233-8⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.297-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2016.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802714v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum-based metabolomics characterization of pigs treated with ractopamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-017-1212-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successes and pitfalls in automated dereplication strategy using liquid chromatography coupled to mass spectrometry data: A CASMI 2016 experience</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Optimization of fecal sample preparation for untargeted LC-HRMS based metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sydor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2016.12.025⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (99), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-017-1233-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015840v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungi isolated from Madagascar shrimps - investigation of the Aspergillus niger metabolism by combined LC-MS and NMR metabolomics studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maherizo Gedice Fernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 479, pp.750-758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Create, run, share, publish, and reference your LC-MS, FIA-MS, GC-MS, and NMR data analysis workflows with the Workflow4Metabolomics 3.0 Galaxy online infrastructure for metabolomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multidimensional NMR approaches towards highly resolved, sensitive and high-throughput quantitative metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.49-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574351v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional NMR approaches towards highly resolved, sensitive and high-throughput quantitative metabolomics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Create, run, share, publish, and reference your LC-MS, FIA-MS, GC-MS, and NMR data analysis workflows with the Workflow4Metabolomics 3.0 Galaxy online infrastructure for metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas A Le Corguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2016.08.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93, pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141306v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Dependency of Chemodiversity and Biosynthetic Pathways: An LC-MS Metabolomic Study of Marine-Sourced Penicillium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Automated MS/MS data annotation: CASMI experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md14050103⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (S 01), pp.S1-S381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1596289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015824v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome size and plastid trnK-matK markers give new insights into the evolutionary history of the genus Lavandula L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 150 (6), pp.1216-1224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/11263504.2015.1014006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated MS/MS data annotation: CASMI experiences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Time Dependency of Chemodiversity and Biosynthetic Pathways: An LC-MS Metabolomic Study of Marine-Sourced Penicillium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1596289⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (5), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md14050103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176592v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Detection of Natural Halogenated Compounds from LC-MS Profiles–Application to the Isolation of Bioactive Chlorinated Compounds from Marine-Derived Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88 (18), pp.9143-9150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b02128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of terpene synthases and chemotypic variation in three lavender species of section Stoechas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benabdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 153 (1), pp.43-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.12241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dereplication of Mammea neurophylla metabolites to isolate original 4-phenylcoumarins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bach Tai Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Freuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Litaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11, pp.61-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytol.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antiproliferative activity of ligerin and new fumagillin analogs against osteosarcoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 79, pp.244-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and functional characterization of a τ-cadinol synthase, a new sesquiterpene synthase from Lavandula angustifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 84 (1-2), pp.227-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11103-013-0131-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of terpene synthases and chemotypic variation in three lavender species of section Stoechas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Benabdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 153 (1), pp.43-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.12241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and functional characterization of a τ-cadinol synthase, a new sesquiterpene synthase from Lavandula angustifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84 (1-2), pp.227-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11103-013-0131-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity, Fractionation and Dereplication of Extracts of the Dinoflagellate Vulcanodinium rugosum, a Producer of Pinnatoxin G.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Leprêtre</w:t>
+                <w:t xml:space="preserve">Cytotoxicity and mycotoxin production of shellfish-derived Penicillium spp., a risk for shellfish consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kerzaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md11093350⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (5), pp.385-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.12143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862461v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity and mycotoxin production of shellfish-derived Penicillium spp., a risk for shellfish consumers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Blanchet</w:t>
+                <w:t xml:space="preserve">Cytotoxicity, Fractionation and Dereplication of Extracts of the Dinoflagellate Vulcanodinium rugosum, a Producer of Pinnatoxin G.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Desanglois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/lam.12143⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (9), pp.3350-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md11093350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522223v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSeasy: unsupervised and untargeted GC-MS data processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Mineral nutrition in hydroponically-grown Pinguicula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adamec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carnivorous Plant Newsletters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.8-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532810v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral nutrition in hydroponically-grown Pinguicula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">MSeasy: unsupervised and untargeted GC-MS data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnivorous Plant Newsletters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (17), pp.2278-2280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532821v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential oils from wild populations of Algerian Lavandula stoechas L.: composition, chemical variability, and in vitro biological properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Benabdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (5), pp.937-953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbdv.201000301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728170v1</w:t>
-              </w:r>
-[...1772 lines deleted...]
-                <w:t xml:space="preserve">hal-03541279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Learning for Auto-deconvolution of GC-MS Data to Enable Molecular Networking within GNPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aksenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Laponogov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lf Doran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Belluomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining mass spectrometric platforms for lipidome investigation - Application to the characterisation of disruptions in the lipid profile of pig serum upon β-agonist treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balgoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16401,167 +16437,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Marine-Derived Penicillium Species in the Discovery of New Potential Antitumor Drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Pouchus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane La Barre; Jean-Michel Kornprobst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outstanding Marine Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.45-84, 2014, 9783527681501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527681501.ch03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16571,114 +16607,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des composés terpéniques volatils au sein du genre Lavandula : aspects évolutifs et physiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Jean Monnet - Saint-Etienne, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010STET4008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00675866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId491"/>
+      <w:footerReference w:type="default" r:id="rId494"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16825,51 +16861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472627v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tebbaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Regal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bozzetta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Pezzolato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boissin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monteiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiz Khaled" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soullier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Durbec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdan Fabien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tessier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia P&#233;rez-Diaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Frederiksen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miguel P&#233;rez-Carrascosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Colas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Riveros Velasquez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lefebvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;our" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derrien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781084v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rambaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Razavet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mondeguer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001175v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320992v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Ouzia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Schleiche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264248v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Opialla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sicard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Narduzzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606430v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Schleicher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262576v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Desdoits-Lethimonier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mazaud-Guittot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gallart-Ayala" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu813" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03561629v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grovel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guitton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03561647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geiger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985097v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delporte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J. M. Weber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70095" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04721713v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dablanc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Hennechart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02219" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Campas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170678" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03599-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Heux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.12.561695" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Xing" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16450" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401355v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vincent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140048" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162926v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2023.121826" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021967v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soetart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jaillardon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133957" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858249v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vila&#231;a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizenn Delisle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105709" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761585v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Kerleau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.103844" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004055v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cloteau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Kaabia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bagilet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3221" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000781v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106926" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000300v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Royer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Biasibetti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3126" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065179v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Ghosson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Jrad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Patil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8977" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642211v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299883v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tournadre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050305" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257262v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balgoma" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061218" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173187v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aksenov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laponogov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doran" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Belluomo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0700-3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338400v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Pourchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jean" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guiffard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121979" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193843v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.0c00091" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02337958v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubreil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kromer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danion" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125539" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185136v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Larvor" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.460927" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173189v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Medina" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera van Der Velpen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Teav" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10120495" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410982v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Oberacher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sasse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00314-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150226v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz265" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182271v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120292" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628353v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;on" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05103" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02156779v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.056" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624446v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Evans" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.01.017" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gloaguen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Opialla" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090171" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140927v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Remaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Germon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-0968-z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625035v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1360-x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617785v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jandova" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stead" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takats" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1421778" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140936v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0761-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802714v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sydor" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1233-8" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176574v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1212-0" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015840v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2016.12.025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015843v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maherizo Gedice Fernand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.07.015" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141306v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.08.004" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015824v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peign&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14050103" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601919v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moja" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2015.1014006" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176592v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grovel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596289" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015826v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Val&#233;ry" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Amand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b02128" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487300v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benabdelkader" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Magnard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jullien" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12241" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2DB52RPL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861863v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Tai Dang" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Freuze" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.11.011" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRTFDFKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279261v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Egorov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.04.012" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735784v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benabdelkader" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pasquier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Magnard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735790v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00862461v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Geiger" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desanglois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11093350" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522223v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kerzaon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12143" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532810v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Courtois" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts427" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532821v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adamec" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728170v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Zitouni" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Maitre" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201000301" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKSBJ86L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412033v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474611v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004756v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyue Jia" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacombe" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hou&#235;l" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumiguie" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Est&#232;ve" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625307v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellevert" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Charles Portais" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941899v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399137v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Bichon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352460v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264362v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dup&#233;rier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735998v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739520v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739553v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541279v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173091v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lf Doran" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098868v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015903v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681501.ch03" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00675866v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010STET4008" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173979v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173862v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Regal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bozzetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Pezzolato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boissin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monteiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tebbaa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdan Fabien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiz Khaled" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clement" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soullier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Durbec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tessier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia P&#233;rez-Diaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Frederiksen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miguel P&#233;rez-Carrascosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Colas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Riveros Velasquez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lefebvre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;our" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264200v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rambaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derrien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Razavet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mondeguer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Ouzia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Schleiche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776462v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264446v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Opialla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sicard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Narduzzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Schleicher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Desdoits-Lethimonier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mazaud-Guittot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gallart-Ayala" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu813" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03561647v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guitton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geiger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03561629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grovel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412033v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyue Jia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacombe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hou&#235;l" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumiguie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Est&#232;ve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellevert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Charles Portais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474611v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352460v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399137v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Bichon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dup&#233;rier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735998v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739553v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739520v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541279v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Geiger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985097v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delporte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J. M. Weber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70095" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721528v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03599-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04721713v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dablanc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Hennechart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02219" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721310v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Campas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170678" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253692v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Heux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.12.561695" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Xing" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16450" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401355v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vincent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140048" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162926v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2023.121826" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858249v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vila&#231;a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizenn Delisle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105709" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761585v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Kerleau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.103844" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021967v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soetart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jaillardon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133957" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000781v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106926" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004055v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cloteau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Kaabia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bagilet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3221" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000300v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Royer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Biasibetti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3126" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299883v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tournadre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050305" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642211v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065179v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Ghosson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Jrad" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Patil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8977" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257262v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balgoma" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061218" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173187v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aksenov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laponogov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doran" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Belluomo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0700-3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338400v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Pourchet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jean" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guiffard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121979" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193843v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.0c00091" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185136v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Larvor" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.460927" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02337958v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubreil" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kromer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danion" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125539" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173189v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Medina" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera van Der Velpen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Teav" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10120495" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410982v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Oberacher" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sasse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00314-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02156779v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.056" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624446v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Evans" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.01.017" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628353v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;on" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05103" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182271v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120292" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282242v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gloaguen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Opialla" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090171" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150226v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz265" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617785v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jandova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stead" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takats" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1421778" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140936v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0761-0" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140927v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Remaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Germon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-0968-z" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625035v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1360-x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015840v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2016.12.025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0RZM678-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176574v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1212-0" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802714v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sydor" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1233-8" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015843v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maherizo Gedice Fernand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.07.015" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48X8JH3V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141306v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.08.004" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176592v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grovel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596289" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601919v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moja" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2015.1014006" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015824v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peign&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14050103" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015826v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Val&#233;ry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Amand" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b02128" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487300v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benabdelkader" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Magnard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jullien" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12241" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2DB52RPL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861863v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Tai Dang" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Freuze" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.11.011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRTFDFKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279261v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Egorov" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.04.012" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKZJZMN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735784v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benabdelkader" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pasquier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Magnard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735790v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522223v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kerzaon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12143" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00862461v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desanglois" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11093350" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532821v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adamec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532810v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Courtois" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts427" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728170v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Zitouni" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Maitre" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201000301" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKSBJ86L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173091v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lf Doran" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098868v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015903v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681501.ch03" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00675866v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010STET4008" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>