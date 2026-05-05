--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (47)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2325,1088 +2325,1088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC-HRMS processing tools for untargeted metabolomics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Justine Massias</w:t>
+                <w:t xml:space="preserve">Non-volatile substances extractible from inner coatings of metallic cans from the French market and their occurrence in the canned vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Tebbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Valencia, Spain. 2022</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264200v1</w:t>
+                <w:t xml:space="preserve">hal-04320992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BIOS : Approche métabolomique pour la mise en evidence de biomarqueurs de (non)-exposition des moules et des huîtres aux phycotoxines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developments and opportunities with Workflow4Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lain Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Derrien</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Mondeguer</w:t>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR PHYCOTOX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Plouzané, France. 2022</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321065v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments and opportunities with Workflow4Metabolomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nils Paulhe</w:t>
+                <w:t xml:space="preserve">GC-HRMS processing tools for untargeted metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Valencia, Spain. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781084v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-volatile substances extractible from inner coatings of metallic cans from the French market and their occurrence in the canned vegetables</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Asmaa Tebbaa</w:t>
+                <w:t xml:space="preserve">Projet BIOS : Approche métabolomique pour la mise en evidence de biomarqueurs de (non)-exposition des moules et des huîtres aux phycotoxines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Razavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mondeguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
+              <w:t xml:space="preserve">GdR PHYCOTOX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Plouzané, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320992v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS2Snoop: an R package for automatic extraction and curation of MS/MS spectra in metabolomics</w:t>
+                <w:t xml:space="preserve">Steroids analysis by GC-MS/MS and HPLC-HRMS with on-line SPE system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Wagner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Marie-Line Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001175v1</w:t>
+                <w:t xml:space="preserve">hal-04264159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroids analysis by GC-MS/MS and HPLC-HRMS with on-line SPE system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Multi-matrix sample preparation for FAMEs profiling by two-dimensional gas chromatography (GCxGC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Rambaud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264159v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-matrix sample preparation for FAMEs profiling by two-dimensional gas chromatography (GCxGC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative DDA LC-MS/MS method and molecular networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264473v1</w:t>
+                <w:t xml:space="preserve">hal-04264458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative DDA LC-MS/MS method and molecular networking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">MS2Snoop: an R package for automatic extraction and curation of MS/MS spectra in metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lain Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264458v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metabolomics to highlight biomarkers of (non)-exposure of mussels and oysters to phycotoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3787,277 +3787,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids profiles characterization of the tick Ixodes ricinus in HPLC-HRMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Update on technological developments and opportunities with Workflow4Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lain Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie de La Cotte</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. , 2022</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805992v1</w:t>
+                <w:t xml:space="preserve">hal-03776462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on technological developments and opportunities with Workflow4Metabolomics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipids profiles characterization of the tick Ixodes ricinus in HPLC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Schleiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de La Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776462v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HaloSeeker, a user-friendly software to highlight halogenated chemicals in non-targeted HRMS data sets: presentation and overview of applications</w:t>
               </w:r>
@@ -4095,51 +4095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Godere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Flame Retardants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athenes, Greece. 2022</w:t>
@@ -4207,51 +4207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4341,51 +4341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Moufawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
@@ -4408,277 +4408,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based classification to improve Gas Chromatography-Mass spectrometry data processing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Gloaguen</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Borgsmüller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sicard</w:t>
+                <w:t xml:space="preserve">Romain Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. 263 p., 2020, Oral and poster abstracts European RFMF Metabomeeting 2020</w:t>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505901v1</w:t>
+                <w:t xml:space="preserve">hal-02497719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Machine learning-based classification to improve Gas Chromatography-Mass spectrometry data processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Borgsmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Opialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Eric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+                <w:t xml:space="preserve">Emilie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. 263 p., 2020, Oral and poster abstracts European RFMF Metabomeeting 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497719v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonium fluoride as suitable additive for HILIC-based LC-HRMS metabolomics</w:t>
               </w:r>
@@ -4690,77 +4690,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France. 2020</w:t>
@@ -4783,855 +4783,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative workflows towards more transparent and integrative metabolomics analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast quantitative 2D NMR for targeted and untargeted lipidomics and metabolomics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Estelle Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gen2Bio 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428201v1</w:t>
+                <w:t xml:space="preserve">hal-05586233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of metabolomics direected sample preparation strategies for a range of biological matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+                <w:t xml:space="preserve">Innovative workflows towards more transparent and integrative metabolomics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mondeguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Souard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Escourrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. 2017</w:t>
+              <w:t xml:space="preserve">Gen2Bio 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262576v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomic approach by GC-QTOF : From low to high resolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nils Paulhe</w:t>
+                <w:t xml:space="preserve">Overview of metabolomics direected sample preparation strategies for a range of biological matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Escourrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. , pp.476, 2017, SMMAP 2017-Livre des résumés</w:t>
+              <w:t xml:space="preserve">SMMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674479v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du profil lipidique de la tique Ixodes ricinus par chromatographie liquide haute pression couplée à la spectrométrie de masse haute résolution (HPLC-HRMS) afin d'estimer le temps écoulé depuis le dernier repas sanguin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monteau</w:t>
+                <w:t xml:space="preserve">Untargeted metabolomic approach by GC-QTOF : From low to high resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Lise Royer</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème, 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
+              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. , pp.476, 2017, SMMAP 2017-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606430v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated metabolomic, lipidomic and steroidomic profiling for revealing signatures and markers of effect induced by bisphenols exposure on human testicular function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+                <w:t xml:space="preserve">Caractérisation du profil lipidique de la tique Ixodes ricinus par chromatographie liquide haute pression couplée à la spectrométrie de masse haute résolution (HPLC-HRMS) afin d'estimer le temps écoulé depuis le dernier repas sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hector Gallart-Ayala</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques RFMF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème, 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259825v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workﬂow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Landi</w:t>
+                <w:t xml:space="preserve">Integrated metabolomic, lipidomic and steroidomic profiling for revealing signatures and markers of effect induced by bisphenols exposure on human testicular function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misharl Monsoor</w:t>
+                <w:t xml:space="preserve">Christele Desdoits-Lethimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Séverine Mazaud-Guittot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Gallart-Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2015 (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214152v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New tools and workflows on W4M, the Galaxy metabolomic infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5659,279 +5650,413 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the targeted isolation of marine halogenated compounds using the Mehaloca metabolomic tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Workﬂow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misharl Monsoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roullier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Geiger</w:t>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Symposium on Marine Natural Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOBIM 2015 (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, JOBIM (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques ). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561647v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the secondary metabolites and the dynamics of their biosynthesis in marine-derived fungi</w:t>
+                <w:t xml:space="preserve">Toward the targeted isolation of marine halogenated compounds using the Mehaloca metabolomic tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Grovel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">C. Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Roullier</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Symposium on Marine Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, La Toja Island, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the secondary metabolites and the dynamics of their biosynthesis in marine-derived fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV International Symposium on Marine Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, La Toja Island, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5941,426 +6066,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mammalian Tissue Standard Reference Material for Improved Lipidomic and Metabolomic Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Soullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Perion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Lipidomic society conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periprostatic adipose tissue: a new source of androgens for castration resistant prostate cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyue Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roumiguie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd ARTP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated workflows for 13 C-Fluxomics: Increasing throughput and accessibility of 13 C-Fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Grégam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Charles Portais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oligoesters contaminants des aliments : identification, synthèse et évaluation des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6419,87 +6544,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée CEISAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated workflows for 13C-fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Grégam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6544,363 +6669,363 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling metabolism 2nd edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatising 13 C-fluxomics flux calculations through a workflow hosted on the Workflow4Metabolomics Galaxy platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Grégam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF; AFSEP; AFSM, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of non-intentionally added substances (NIAS) in vegetable-containing metallic cans from the French market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Tebbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Food Packaging – ILSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow4Metabolomics: an international computing infrastructure for Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dupérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6919,448 +7044,448 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Freibourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic-exposomic approach based in high resolution mass spectrometry to explore complex environmental-health associations: a proof-of-concept study with preterm infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st annual conference of the International Society for Environmental Epidemiology (ISEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès de la Société francophone pour la recherche et l'éducation sur les Origines Développementales Environnementales et Epigénétiques de la Santé et des Maladies (SF DOHAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast milk lipidome as a predictive component of postnatal growth trajectory in preterm infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d’Electrophorèse et d’Analyse Protéomique (SFEAP)- Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Disneyland Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of mass spectrometry metabolomics in chemical risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7369,343 +7494,343 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Recent Advances in Food Analysis (RAFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité chimique des aliments : Quelle place pour la métabolomique dans l'analyse de risque associée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'animation Corsaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeHaloCoA project (MarinE HALOgenated COmpounds Analysis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7715,199 +7840,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow4Metabolomics (W4M): A User-Friendly Metabolomics Platform for Analysis of Mass Spectrometry and Nuclear Magnetic Resonance Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf J. M. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (2), pp.e70095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cpz1.70095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative molecular networking analysis of steroids and characterisation of the urinary steroidome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7915,387 +8040,387 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-024-03599-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FragHub: A Mass Spectral Library Data Integration Workflow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+                <w:t xml:space="preserve">A comprehensive multiplatform metabolomic analysis reveals alterations of 2-hydroxybutyric acid among women with deep endometriosis related to the pesticide trans-nonachlor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Campas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komodo Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c02219⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 918, pp.170678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721713v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive multiplatform metabolomic analysis reveals alterations of 2-hydroxybutyric acid among women with deep endometriosis related to the pesticide trans-nonachlor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sadia Ouzia</w:t>
+                <w:t xml:space="preserve">FragHub: A Mass Spectral Library Data Integration Workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Dablanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solweig Hennechart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170678⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (30), pp.12489-12496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c02219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721310v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhysioFit: a software to quantify cell growth parameters and extracellular fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Grégam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8304,940 +8429,940 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (8), pp.btae488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2023.10.12.561695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldehyde perception induces specific molecular responses in Laminaria digitata and affects algal consumption by a specialist grazer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+                <w:t xml:space="preserve">Scaling-up metabolomics: Current state and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Cristina Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16450⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167 (20), pp.117225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04197531v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper insights into the effects of low dietary levels of polychlorinated biphenyls on pig metabolism using gas chromatography-high resolution mass spectrometry metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana García-Campaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 341, pp.140048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling-up metabolomics: Current state and perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence A Castelli</w:t>
+                <w:t xml:space="preserve">Aldehyde perception induces specific molecular responses in Laminaria digitata and affects algal consumption by a specialist grazer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qikun Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cabioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Desrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117225⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04188505v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docosahexaenoic acid and etanercept could reduce functional and metabolic alterations during collagen-induced arthritis in rats without any synergistic effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra Lanchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 327, pp.121826. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lfs.2023.121826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Quantification of Glucosinolates and Phenolics in a Large Panel of Brassica napus Highlight Valuable Genetic Resources for Chemical Ecology and Breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anani Amegan Missinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70 (16), pp.5245-5261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c08118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsh intertidal environment enhances metabolism and immunity in oyster (Crassostrea gigas) spat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Corporeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vilaça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizenn Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 180, pp.105709. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary metabolomic profiling from spontaneous tolerant kidney transplanted recipients shows enrichment in tryptophan-derived metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9259,3232 +9384,3232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Kerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBioMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 77, pp.103844. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.103844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics and lipidomics to identify biomarkers of effect related to exposure to non-dioxin-like polychlorinated biphenyls in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soetart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jaillardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 296, pp.133957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between persistent organic pollutants and endometriosis: A multiblock approach integrating metabolic and cytokine profiling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchand</w:t>
+                <w:t xml:space="preserve">From a non‐targeted metabolomics approach to a targeted biomarkers strategy to highlight testosterone abuse in equine. Illustration of a methodological transfer between platforms and laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Kaabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bagilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106926⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.864-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000781v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a non‐targeted metabolomics approach to a targeted biomarkers strategy to highlight testosterone abuse in equine. Illustration of a methodological transfer between platforms and laboratories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vivian Delcourt</w:t>
+                <w:t xml:space="preserve">Associations between persistent organic pollutants and endometriosis: A multiblock approach integrating metabolic and cytokine profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komodo Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.3221⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.106926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004055v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandrolone and estradiol biomarkers identification in bovine urine applying a liquid chromatography high‐resolution mass spectrometry metabolomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Pezzolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Biasibetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (5), pp.879-886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dta.3126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted Lipidomic Profiling of Dry Blood Spots Using SFC-HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Faouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Soullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (5), pp.305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo11050305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimiométrie et Métabolomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+                <w:t xml:space="preserve">Electrospray ionization and heterogeneous matrix effects in liquid chromatography/mass spectrometry based meta‐metabolomics: A biomarker or a suppressed ion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikmat Ghosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ben Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrashekhar Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (2), pp.e8977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642211v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospray ionization and heterogeneous matrix effects in liquid chromatography/mass spectrometry based meta‐metabolomics: A biomarker or a suppressed ion?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Raviglione</w:t>
+                <w:t xml:space="preserve">Chimiométrie et Métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Eco-chimie pour des produits durables. Filières durables, procédés éco-respectueux, impact santé environnement, ?, pp.80-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065179v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the Lipidome Coverage by Combining Different Mass Spectrometric Platforms: An Innovative Strategy to Answer Chemical Food Safety Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balgoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (6), pp.1218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods10061218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-deconvolution and molecular networking of gas chromatography–mass spectrometry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aksenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Laponogov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Doran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Belluomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (2), pp.169-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41587-020-0700-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-targeted screening methodology to characterise human internal chemical exposure: Application to halogenated compounds in human milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Pourchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 225, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nontargeted LC/ESI-HRMS Detection of Polyhalogenated Compounds in Marine Mammals Stranded on French Atlantic Coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (2), pp.309-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsestwater.0c00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized characterization of short-, medium, and long-chain chlorinated paraffins in liquid chromatography-high resolution mass spectrometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+                <w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.460927⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182, pp.109018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185136v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+                <w:t xml:space="preserve">Optimized characterization of short-, medium, and long-chain chlorinated paraffins in liquid chromatography-high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1619, pp.460927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.460927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620289v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Dye residues in aquaculture products: Targeted and metabolomics mass spectrometric approaches to track their abuse [Food Chem. 294 (2019) 355–367]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mompelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 306, pp.1-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-02337958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Step Extraction Coupled with Targeted HILIC-MS/MS Approach for Comprehensive Analysis of Human Plasma Lipidome and Polar Metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera van Der Velpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Teav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Gallart-Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (12), pp.495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo10120495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European proposal for quality control and quality assurance of tandem mass spectral libraries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Correction: Alexandre-Gouabau et al. “Comprehensive Preterm Breast Milk Metabotype Associated with Optimal Infant Early Growth Pattern”, Nutrients, 2019, 11, 528</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental sciences : an international journal of environmental physiology and toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12302-020-00314-9⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12010162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410982v2</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Alexandre-Gouabau et al. “Comprehensive Preterm Breast Milk Metabotype Associated with Optimal Infant Early Growth Pattern”, Nutrients, 2019, 11, 528</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cholet</w:t>
+                <w:t xml:space="preserve">A European proposal for quality control and quality assurance of tandem mass spectral libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Oberacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12010162⟩</w:t>
+              <w:t xml:space="preserve">Environmental sciences : an international journal of environmental physiology and toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12302-020-00314-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208485v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dye residues in aquaculture products: Targeted and metabolomics mass spectrometric approaches to track their abuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mompelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 294, pp.355-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.05.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-02156779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the fragmentation patterns of triacylglycerides in mass spectrometry allows the quantification of the regioisomers with a minimal number of standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balgoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason J. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1057, pp.60-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2019.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HaloSeeker 1.0: A user-friendly software to highlight halogenated chemicals in nontargeted high-resolution mass spectrometry data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91 (5), pp.3500-3507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonium Fluoride as Suitable Additive for HILIC-Based LC-HRMS Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Narduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (12), pp.292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo9120292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiPP: Workflow for Improved Peak Picking for Gas Chromatography-Mass Spectrometry (GC-MS) Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Borgsmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Opialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo9090171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance to clubroot deconvoluted into QTL-specific metabolic modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (19), pp.5375-5390. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive preterm breast milk metabotype associated with optimal infant early growth pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12493,391 +12618,391 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu11030528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling and functional metabolomics of senescence and stress response in plants: a case study in the Brassicaceae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duchaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Open Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid evaporative ionisation mass spectrometry and chemometrics for high-throughput screening of growth promoters in meat producing animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Jandova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Stead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Takats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (5), pp.900-910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19440049.2017.1421778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of blunting the mevalonate pathway in cancer identified by a pluriomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goulitquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12886,494 +13011,494 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (7), pp.745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41419-018-0761-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (2), pp.164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu10020164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of non-intentionally added substances migrating from polyester-polyurethane lacquers using automated LC-HRMS data processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Remaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 410 (22), pp.5391-5403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-018-0968-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidimensional H-1 NMR lipidomics workflow to address chemical food safety issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (5), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-018-1360-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successes and pitfalls in automated dereplication strategy using liquid chromatography coupled to mass spectrometry data: A CASMI 2016 experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13392,2770 +13517,2770 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21, pp.297-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytol.2016.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum-based metabolomics characterization of pigs treated with ractopamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-017-1212-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of fecal sample preparation for untargeted LC-HRMS based metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sydor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (99), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-017-1233-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungi isolated from Madagascar shrimps - investigation of the Aspergillus niger metabolism by combined LC-MS and NMR metabolomics studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maherizo Gedice Fernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 479, pp.750-758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional NMR approaches towards highly resolved, sensitive and high-throughput quantitative metabolomics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Create, run, share, publish, and reference your LC-MS, FIA-MS, GC-MS, and NMR data analysis workflows with the Workflow4Metabolomics 3.0 Galaxy online infrastructure for metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas A Le Corguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2016.08.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93, pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141306v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Create, run, share, publish, and reference your LC-MS, FIA-MS, GC-MS, and NMR data analysis workflows with the Workflow4Metabolomics 3.0 Galaxy online infrastructure for metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional NMR approaches towards highly resolved, sensitive and high-throughput quantitative metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.49-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574351v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated MS/MS data annotation: CASMI experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82 (S 01), pp.S1-S381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0036-1596289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome size and plastid trnK-matK markers give new insights into the evolutionary history of the genus Lavandula L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 150 (6), pp.1216-1224. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11263504.2015.1014006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Dependency of Chemodiversity and Biosynthetic Pathways: An LC-MS Metabolomic Study of Marine-Sourced Penicillium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (5), pp.103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md14050103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Detection of Natural Halogenated Compounds from LC-MS Profiles–Application to the Isolation of Bioactive Chlorinated Compounds from Marine-Derived Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88 (18), pp.9143-9150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b02128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of terpene synthases and chemotypic variation in three lavender species of section Stoechas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benabdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 153 (1), pp.43-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.12241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dereplication of Mammea neurophylla metabolites to isolate original 4-phenylcoumarins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bach Tai Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Freuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Litaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11, pp.61-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytol.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antiproliferative activity of ligerin and new fumagillin analogs against osteosarcoma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxim Egorov</w:t>
+                <w:t xml:space="preserve">Functional characterization of terpene synthases and chemotypic variation in three lavender species of section Stoechas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Benabdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.04.012⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 153 (1), pp.43-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279261v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and functional characterization of a τ-cadinol synthase, a new sesquiterpene synthase from Lavandula angustifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 84 (1-2), pp.227-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11103-013-0131-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of terpene synthases and chemotypic variation in three lavender species of section Stoechas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Benabdelkader</w:t>
+                <w:t xml:space="preserve">Synthesis and antiproliferative activity of ligerin and new fumagillin analogs against osteosarcoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12241⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.244-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735784v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and functional characterization of a τ-cadinol synthase, a new sesquiterpene synthase from Lavandula angustifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84 (1-2), pp.227-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11103-013-0131-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxicity and mycotoxin production of shellfish-derived Penicillium spp., a risk for shellfish consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kerzaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57 (5), pp.385-392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/lam.12143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxicity, Fractionation and Dereplication of Extracts of the Dinoflagellate Vulcanodinium rugosum, a Producer of Pinnatoxin G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Desanglois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (9), pp.3350-71. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md11093350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral nutrition in hydroponically-grown Pinguicula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adamec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnivorous Plant Newsletters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41, pp.8-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSeasy: unsupervised and untargeted GC-MS data processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (17), pp.2278-2280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential oils from wild populations of Algerian Lavandula stoechas L.: composition, chemical variability, and in vitro biological properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Benabdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (5), pp.937-953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbdv.201000301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16165,269 +16290,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Learning for Auto-deconvolution of GC-MS Data to Enable Molecular Networking within GNPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aksenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Laponogov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lf Doran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Belluomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining mass spectrometric platforms for lipidome investigation - Application to the characterisation of disruptions in the lipid profile of pig serum upon β-agonist treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balgoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16437,167 +16562,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Marine-Derived Penicillium Species in the Discovery of New Potential Antitumor Drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Pouchus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane La Barre; Jean-Michel Kornprobst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outstanding Marine Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.45-84, 2014, 9783527681501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527681501.ch03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16607,114 +16732,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des composés terpéniques volatils au sein du genre Lavandula : aspects évolutifs et physiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Jean Monnet - Saint-Etienne, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010STET4008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00675866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId494"/>
+      <w:footerReference w:type="default" r:id="rId499"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16861,51 +16986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173979v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173862v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Regal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bozzetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Pezzolato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boissin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monteiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tebbaa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdan Fabien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiz Khaled" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clement" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soullier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Durbec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tessier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia P&#233;rez-Diaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Frederiksen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miguel P&#233;rez-Carrascosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Colas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Riveros Velasquez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lefebvre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;our" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264200v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rambaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derrien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Razavet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mondeguer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Ouzia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Schleiche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776462v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264446v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Opialla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sicard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Narduzzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Schleicher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Desdoits-Lethimonier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mazaud-Guittot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gallart-Ayala" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu813" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03561647v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guitton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geiger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03561629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grovel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412033v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyue Jia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacombe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hou&#235;l" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumiguie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Est&#232;ve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellevert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Charles Portais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474611v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352460v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399137v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Bichon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dup&#233;rier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735998v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739553v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739520v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541279v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Geiger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985097v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delporte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J. M. Weber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70095" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721528v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03599-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04721713v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dablanc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Hennechart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02219" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721310v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Campas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170678" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253692v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Heux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.12.561695" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Xing" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16450" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401355v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vincent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140048" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162926v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2023.121826" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858249v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vila&#231;a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizenn Delisle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105709" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761585v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Kerleau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.103844" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021967v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soetart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jaillardon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133957" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000781v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106926" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004055v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cloteau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Kaabia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bagilet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3221" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000300v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Royer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Biasibetti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3126" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299883v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tournadre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050305" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642211v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065179v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Ghosson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Jrad" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Patil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8977" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257262v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balgoma" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061218" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173187v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aksenov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laponogov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doran" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Belluomo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0700-3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338400v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Pourchet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jean" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guiffard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121979" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193843v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.0c00091" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185136v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Larvor" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.460927" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02337958v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubreil" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kromer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danion" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125539" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173189v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Medina" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera van Der Velpen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Teav" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10120495" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410982v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Oberacher" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sasse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00314-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02156779v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.056" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624446v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Evans" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.01.017" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628353v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;on" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05103" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182271v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120292" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282242v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gloaguen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Opialla" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090171" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150226v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz265" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617785v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jandova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stead" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takats" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1421778" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140936v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0761-0" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140927v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Remaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Germon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-0968-z" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625035v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1360-x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015840v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2016.12.025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0RZM678-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176574v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1212-0" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802714v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sydor" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1233-8" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015843v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maherizo Gedice Fernand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.07.015" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48X8JH3V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141306v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.08.004" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176592v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grovel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596289" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601919v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moja" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2015.1014006" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015824v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peign&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14050103" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015826v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Val&#233;ry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Amand" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b02128" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487300v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benabdelkader" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Magnard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jullien" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12241" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2DB52RPL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861863v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Tai Dang" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Freuze" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.11.011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRTFDFKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279261v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Egorov" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.04.012" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKZJZMN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735784v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benabdelkader" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pasquier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Magnard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735790v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522223v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kerzaon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12143" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00862461v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desanglois" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11093350" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532821v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adamec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532810v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Courtois" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts427" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728170v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Zitouni" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Maitre" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201000301" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKSBJ86L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173091v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lf Doran" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098868v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015903v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681501.ch03" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00675866v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010STET4008" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173979v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173862v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Regal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bozzetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Pezzolato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boissin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monteiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tebbaa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdan Fabien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiz Khaled" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clement" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soullier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Durbec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tessier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia P&#233;rez-Diaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Frederiksen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miguel P&#233;rez-Carrascosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Colas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Riveros Velasquez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lefebvre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;our" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rambaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derrien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Razavet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mondeguer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264159v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264473v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Ouzia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Schleiche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264446v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505901v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Opialla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sicard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Narduzzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586233v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262576v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606430v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Schleicher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Desdoits-Lethimonier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mazaud-Guittot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gallart-Ayala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu813" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03561647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guitton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geiger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03561629v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grovel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412033v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004756v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyue Jia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacombe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hou&#235;l" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumiguie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Est&#232;ve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625307v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellevert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Charles Portais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474611v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941899v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399137v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Omer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Bichon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264362v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dup&#233;rier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735998v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739553v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739520v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541279v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Geiger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985097v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delporte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J. M. Weber" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70095" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04721528v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03599-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721310v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Campas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170678" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04721713v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dablanc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Hennechart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02219" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253692v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Heux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.12.561695" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04401355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vincent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140048" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197531v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Xing" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16450" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162926v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault L&#233;ger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2023.121826" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858249v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vila&#231;a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizenn Delisle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105709" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761585v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Kerleau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.103844" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021967v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soetart" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jaillardon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133957" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004055v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cloteau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Kaabia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bagilet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3221" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000781v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106926" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000300v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Royer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Biasibetti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3126" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299883v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tournadre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050305" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Ghosson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Jrad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Patil" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8977" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642211v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257262v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balgoma" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061218" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173187v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aksenov" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laponogov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doran" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Belluomo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0700-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Pourchet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jean" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guiffard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121979" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193843v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.0c00091" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185136v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Larvor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.460927" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02337958v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubreil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kromer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danion" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125539" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173189v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Medina" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera van Der Velpen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Teav" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10120495" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208485v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010162" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410982v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Oberacher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sasse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00314-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02156779v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.056" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624446v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Evans" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.01.017" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628353v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;on" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05103" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182271v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120292" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282242v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gloaguen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Opialla" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090171" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150226v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz265" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620327v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030528" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617785v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jandova" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stead" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takats" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1421778" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140936v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0761-0" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140927v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Remaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Germon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-0968-z" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625035v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1360-x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015840v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2016.12.025" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0RZM678-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176574v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1212-0" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802714v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sydor" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1233-8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015843v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maherizo Gedice Fernand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.07.015" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48X8JH3V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574351v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas A Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.07.002" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141306v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.08.004" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176592v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grovel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596289" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601919v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moja" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2015.1014006" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015824v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peign&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14050103" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015826v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Val&#233;ry" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Amand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b02128" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487300v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benabdelkader" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Magnard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jullien" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12241" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2DB52RPL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861863v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Tai Dang" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Freuze" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.11.011" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRTFDFKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735784v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benabdelkader" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pasquier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Magnard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279261v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Egorov" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.04.012" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKZJZMN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735790v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522223v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kerzaon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12143" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00862461v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desanglois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11093350" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532821v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adamec" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532810v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Courtois" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts427" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728170v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Zitouni" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Maitre" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201000301" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKSBJ86L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173091v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lf Doran" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098868v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015903v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681501.ch03" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00675866v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010STET4008" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>