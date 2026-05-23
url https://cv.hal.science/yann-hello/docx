--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (126)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (127)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,51 +368,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANTARES detector: two decades of neutrino searches in the Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Deep Learning Framework for Enhanced Neutrino Reconstruction of Single-line Events in the ANTARES Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alves</w:t>
@@ -447,106 +447,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rept.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1121-1124, pp.1-46. </w:t>
+              <w:t xml:space="preserve">Mach.Learn.Sci.Tech.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (3), pp.035004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2025.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2632-2153/ae5d84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057403v1</w:t>
+                <w:t xml:space="preserve">hal-05397585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Positioning for Deep Sea Neutrino Telescopes with a System of Piezo Sensors Integrated into Glass Spheres</w:t>
+                <w:t xml:space="preserve">The ANTARES detector: two decades of neutrino searches in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alves</w:t>
@@ -581,3730 +581,3730 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Phys.Rept.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1121-1124, pp.1-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-024-09971-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2025.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585097v1</w:t>
+                <w:t xml:space="preserve">hal-05057403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Installation of an Optical Ocean-Bottom Seismometer, Cabled Offshore Les Saintes, Lesser Antilles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Savaton</w:t>
+                <w:t xml:space="preserve">Acoustic Positioning for Deep Sea Neutrino Telescopes with a System of Piezo Sensors Integrated into Glass Spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220240037⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-024-09971-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287704v1</w:t>
+                <w:t xml:space="preserve">hal-04585097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for neutrinos in the direction of radio-bright blazars with the ANTARES telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Ardid</w:t>
+                <w:t xml:space="preserve">First Installation of an Optical Ocean-Bottom Seismometer, Cabled Offshore Les Saintes, Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Savaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 964 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad1f5b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220240037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229327v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on the nuclearite flux using the ANTARES neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ardid</w:t>
+                <w:t xml:space="preserve">Searches for neutrinos in the direction of radio-bright blazars with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2023/01/012⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 964 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad1f5b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772731v1</w:t>
+                <w:t xml:space="preserve">hal-04229327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the online analyses of multi-messenger alerts and electromagnetic transient events with the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Limits on the nuclearite flux using the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 08, pp.072. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2023/08/072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2023/01/012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876242v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gamma-Ray and Neutrino Coincidences Using HAWC and ANTARES Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Gregoire</w:t>
+                <w:t xml:space="preserve">Review of the online analyses of multi-messenger alerts and electromagnetic transient events with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/acafdd⟩</w:t>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 08, pp.072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2023/08/072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831761v1</w:t>
+                <w:t xml:space="preserve">hal-03876242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for secluded dark matter towards the Galactic Centre with the ANTARES neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">Search for Gamma-Ray and Neutrino Coincidences Using HAWC and ANTARES Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.A. Ayala Solares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/06/028⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 944 (2), pp.166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/acafdd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622099v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for solar atmospheric neutrinos with the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 06 (06), pp.018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/06/018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Spatial Correlations of Neutrinos with Ultra-high-energy Cosmic Rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Search for secluded dark matter towards the Galactic Centre with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 934 (2), pp.164. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06 (06), pp.028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6def⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/06/028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623273v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the atmospheric $\nu_e$ and $\nu_\mu$ energy spectra with the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Search for Spatial Correlations of Neutrinos with Ultra-high-energy Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 816, pp.136228. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 934 (2), pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6def⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136711v1</w:t>
+                <w:t xml:space="preserve">hal-03623273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Neutrinos from the Tidal Disruption Events AT2019dsg and AT2019fdr with the ANTARES Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo simulations for the ANTARES underwater neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 920 (1), pp.50. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac16d6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/01/064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197530v1</w:t>
+                <w:t xml:space="preserve">hal-03171382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SuperCam Instrument Suite on the Mars 2020 Rover: Science Objectives and Mast-Unit Description</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Robinson</w:t>
+                <w:t xml:space="preserve">ANTARES upper limits on the multi-TeV neutrino emission from the GRBs detected by IACTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-021-00807-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/03/092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200966v1</w:t>
+                <w:t xml:space="preserve">hal-03197489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulations for the ANTARES underwater neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">The SuperCam Instrument Suite on the Mars 2020 Rover: Science Objectives and Mast-Unit Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 01, pp.064. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217 (3), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/01/064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-021-00807-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171382v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTARES upper limits on the multi-TeV neutrino emission from the GRBs detected by IACTs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Search for Neutrinos from the Tidal Disruption Events AT2019dsg and AT2019fdr with the ANTARES Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 03, pp.092. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 920 (1), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/03/092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac16d6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197489v1</w:t>
+                <w:t xml:space="preserve">hal-03197530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Detection Capabilities of Underwater Distributed Acoustic Sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Hello</w:t>
+                <w:t xml:space="preserve">Measurement of the atmospheric $\nu_e$ and $\nu_\mu$ energy spectra with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020jb020925⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 816, pp.136228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229358v2</w:t>
+                <w:t xml:space="preserve">hal-03136711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTARES Search for Point Sources of Neutrinos Using Astrophysical Catalogs: A Likelihood Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">On the Detection Capabilities of Underwater Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzhak Lior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 911 (1), pp.48. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (3), pp.e2020JB020925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abe53c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020jb020925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129543v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined search for neutrinos from dark matter self-annihilation in the Galactic Center with ANTARES and IceCube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">ANTARES Search for Point Sources of Neutrinos Using Astrophysical Catalogs: A Likelihood Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.082002⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 911 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abe53c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171549v1</w:t>
+                <w:t xml:space="preserve">hal-03129543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTARES and IceCube Combined Search for Neutrino Point-like and Extended Sources in the Southern Sky</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Observation of the cosmic ray shadow of the Sun with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab7afb⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (12), pp.122007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.122007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171497v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for neutrino counterparts of gravitational-wave events detected by LIGO and Virgo during run O2 with the ANTARES telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Constraining the contribution of Gamma-Ray Bursts to the high-energy diffuse neutrino flux with 10 yr of ANTARES data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8015-6⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 500 (4), pp.5614-5628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171550v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-independent search for neutrino sources with the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Search for dark matter towards the Galactic Centre with 11 years of ANTARES data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.06.003⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 805, pp.135439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178979v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the contribution of Gamma-Ray Bursts to the high-energy diffuse neutrino flux with 10 yr of ANTARES data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Search for neutrino counterparts of gravitational-wave events detected by LIGO and Virgo during run O2 with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3503⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (5), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8015-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171355v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the cosmic ray shadow of the Sun with the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Model-independent search for neutrino sources with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.122007⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171499v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dark matter towards the Galactic Centre with 11 years of ANTARES data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">ANTARES and IceCube Combined Search for Neutrino Point-like and Extended Sources in the Southern Sky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 805, pp.135439. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 892, pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab7afb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431461v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Malgoyre</w:t>
+                <w:t xml:space="preserve">Combined search for neutrinos from dark matter self-annihilation in the Galactic Center with ANTARES and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038649⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (8), pp.082002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.082002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097279v1</w:t>
+                <w:t xml:space="preserve">hal-03171549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Site Effect Revealed by a New Broadband Seismometer on the Continental Shelf Offshore Nice Airport (Southeastern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Baques</w:t>
+                <w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Malgoyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-019-02408-9⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 644 (6), pp.A53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465675v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeLa: A Programming Language for a New Multidisciplinary Oceanographic Float</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Hello</w:t>
+                <w:t xml:space="preserve">Strong Site Effect Revealed by a New Broadband Seismometer on the Continental Shelf Offshore Nice Airport (Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20216081⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177 (7), pp.3205-3224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-019-02408-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982281v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Search for Cosmic Neutrino and Gamma-Ray Emitting Transients in 7.3 Years of ANTARES and Fermi LAT Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Keivani</w:t>
+                <w:t xml:space="preserve">MeLa: A Programming Language for a New Multidisciplinary Oceanographic Float</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Cazau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4a74⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.6081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20216081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157224v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to “Results from the search for dark matter in the Milky Way with 9 years of data of the ANTARES neutrino telescope” [Phys. Lett. B 769 (2017) 249–254]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Imaging the Galápagos mantle plume with an unconventional application of floating seismometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzan van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 796, pp.253-255. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36835-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575206v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02236003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed sensing of earthquakes and ocean-solid Earth interactions on seafloor telecom cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,4315 +4388,4315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the Galápagos mantle plume with an unconventional application of floating seismometers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mario Ruiz</w:t>
+                <w:t xml:space="preserve">Erratum to “Results from the search for dark matter in the Milky Way with 9 years of data of the ANTARES neutrino telescope” [Phys. Lett. B 769 (2017) 249–254]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36835-w⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 796, pp.253-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02236003v1</w:t>
+                <w:t xml:space="preserve">hal-03575206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for high-energy neutrinos coincident with fast radio bursts with the ANTARES neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Ardid</w:t>
+                <w:t xml:space="preserve">A Search for Cosmic Neutrino and Gamma-Ray Emitting Transients in 7.3 Years of ANTARES and Fermi LAT Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.A. Ayala Solares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.F. Cowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Keivani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty2621⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 886, pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4a74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155365v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the atmospheric neutrino oscillation parameters and constraining the 3+1 neutrino model with ten years of ANTARES data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">The search for high-energy neutrinos coincident with fast radio bursts with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 06, pp.113. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 482 (1), pp.184-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2019)113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty2621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157223v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTARES neutrino search for time and space correlations with IceCube high-energy neutrino events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Measuring the atmospheric neutrino oscillation parameters and constraining the 3+1 neutrino model with ten years of ANTARES data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 879 (2), pp.108. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06, pp.113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab253c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2019)113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157214v1</w:t>
+                <w:t xml:space="preserve">hal-03157223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Multimessenger Sources of Gravitational Waves and High-energy Neutrinos with Advanced LIGO during Its First Observing Run, ANTARES, and IceCube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">ANTARES neutrino search for time and space correlations with IceCube high-energy neutrino events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 870 (2), pp.134. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 879 (2), pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf21d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab253c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217642v1</w:t>
+                <w:t xml:space="preserve">hal-03157214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SUrvey for Pulsars and Extragalactic Radio Bursts – II. New FRB discoveries and their follow-up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Petroff</w:t>
+                <w:t xml:space="preserve">Search for Multimessenger Sources of Gravitational Waves and High-energy Neutrinos with Advanced LIGO during Its First Observing Run, ANTARES, and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx3074⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 870 (2), pp.134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf21d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703770v1</w:t>
+                <w:t xml:space="preserve">hal-03217642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-flavor Search for a Diffuse Flux of Cosmic Neutrinos with Nine Years of ANTARES Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">The SUrvey for Pulsars and Extragalactic Radio Bursts – II. New FRB discoveries and their follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. Keane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jameson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 853 (1), pp.L7. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475 (2), pp.1427-1446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aaa4f6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx3074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704807v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Search for Neutrinos from TXS 0506+056 with the ANTARES Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">All-flavor Search for a Diffuse Flux of Cosmic Neutrinos with Nine Years of ANTARES Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 863 (2), pp.L30. </w:t>
+              <w:t xml:space="preserve">, 2018, 853 (1), pp.L7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aad8c0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aaa4f6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851239v1</w:t>
+                <w:t xml:space="preserve">hal-01704807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemical survey of exoplanets with ARIEL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Astrid Heske</w:t>
+                <w:t xml:space="preserve">The Search for Neutrinos from TXS 0506+056 with the ANTARES Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-018-9598-x⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 863 (2), pp.L30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aad8c0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877019v1</w:t>
+                <w:t xml:space="preserve">hal-01851239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Constraints on Galactic Diffuse Neutrino Emission from the ANTARES and IceCube Neutrino Telescopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Aubert</w:t>
+                <w:t xml:space="preserve">A chemical survey of exoplanets with ARIEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Tinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Drossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Eccleston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hartogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Heske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 868 (2), pp.L20. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (1), pp.135-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aaeecf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-018-9598-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171515v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity Distribution Near a Subducting Seamount in the Central Ecuadorian Subduction Zone, Space-Time Relation to a Slow-Slip Event</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Galvé</w:t>
+                <w:t xml:space="preserve">Joint Constraints on Galactic Diffuse Neutrino Emission from the ANTARES and IceCube Neutrino Telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2017TC004771⟩</w:t>
+              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 868 (2), pp.L20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aaeecf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196121v1</w:t>
+                <w:t xml:space="preserve">hal-03171515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cosmic ray shadow of the Moon observed with the ANTARES neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Seismicity Distribution Near a Subducting Seamount in the Central Ecuadorian Subduction Zone, Space-Time Relation to a Slow-Slip Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78 (12), pp.1006. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (7), pp.2106-2123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-6451-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2017TC004771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171481v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring of the ANTARES optical module efficiencies using$^{40}\mathrm{{K}}$ decays in sea water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The cosmic ray shadow of the Moon observed with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 78 (8), pp.669. </w:t>
+              <w:t xml:space="preserve">, 2018, 78 (12), pp.1006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-6132-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-6451-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171518v1</w:t>
+                <w:t xml:space="preserve">hal-03171481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked search for time shifted high energy neutrinos from gamma ray bursts with the Antares neutrino telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Long-term monitoring of the ANTARES optical module efficiencies using$^{40}\mathrm{{K}}$ decays in sea water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, C77 (1), pp.20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4496-8⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 78 (8), pp.669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-6132-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621701v1</w:t>
+                <w:t xml:space="preserve">hal-03171518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">Search for high-energy neutrinos from bright GRBs with ANTARES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469, pp.906-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646052v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01433431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for relativistic magnetic monopoles with five years of the ANTARES detector data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">First all-flavor neutrino pointlike source search with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)054⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (8), pp.082001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.082001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582743v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for high-energy neutrinos from gravitational wave event GW170104 with the Antares neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Search for High-energy Neutrinos from Gravitational Wave Event GW151226 and Candidate LVT151012 with ANTARES and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5451-z⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.022005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703764v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for High-energy Neutrinos from Gravitational Wave Event GW151226 and Candidate LVT151012 with ANTARES and IceCube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">All-sky search for high-energy neutrinos from gravitational wave event GW170104 with the Antares neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022005⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (12), pp.911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5451-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645570v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First all-flavor neutrino pointlike source search with the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Search for relativistic magnetic monopoles with five years of the ANTARES detector data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.082001⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07, pp.054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645803v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for high-energy neutrinos from bright GRBs with ANTARES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Stacked search for time shifted high energy neutrinos from gamma ray bursts with the Antares neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx902⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, C77 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4496-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01433431v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polarized fast radio burst at low Galactic latitude</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Miller</w:t>
+                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1098⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.L12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678521v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Dark Matter Annihilation in the Earth using the ANTARES Neutrino Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">A polarized fast radio burst at low Galactic latitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Petroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Burke‐spolaor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. F. Keane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Dark Universe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16, pp.41-48. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (4), pp.4465-4482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dark.2017.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01433527v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm whale long-range echolocation sounds revealed by ANTARES, a deep-sea neutrino telescope</w:t>
+                <w:t xml:space="preserve">Search for Dark Matter Annihilation in the Earth using the ANTARES Neutrino Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Houégnigan</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep45517⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Dark Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dark.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01510861v1</w:t>
+                <w:t xml:space="preserve">in2p3-01433527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for the reconstruction of high-energy neutrino-induced particle showers and its application to the ANTARES neutrino telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Sperm whale long-range echolocation sounds revealed by ANTARES, a deep-sea neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caballé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Der Schaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Solsona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Houégnigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (6), pp.419. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.45517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4979-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep45517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554915v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01510861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for high-energy neutrinos from binary neutron Star Merger GW170817 with ANTARES, IceCube, and the Pierre Auger Observatory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">An algorithm for the reconstruction of high-energy neutrino-induced particle showers and its application to the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 850 (2), pp.L35. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (6), pp.419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9aed⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4979-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669864v1</w:t>
+                <w:t xml:space="preserve">hal-01554915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for the reconstruction of neutrino-induced showers in the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">New constraints on all flavor Galactic diffuse neutrino emission with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 154 (6), pp.275. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.062001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa9709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704896v1</w:t>
+                <w:t xml:space="preserve">hal-01621706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the search for dark matter in the Milky Way with 9 years of data of the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Search for high-energy neutrinos from binary neutron Star Merger GW170817 with ANTARES, IceCube, and the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 769, pp.249-254. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.L35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.03.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9aed⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01433541v1</w:t>
+                <w:t xml:space="preserve">hal-01669864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on all flavor Galactic diffuse neutrino emission with the ANTARES telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Results from the search for dark matter in the Milky Way with 9 years of data of the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96, pp.062001. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 769, pp.249-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.03.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621706v1</w:t>
+                <w:t xml:space="preserve">in2p3-01433541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent search for neutrino emission from x-ray binaries with the ANTARES telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">An algorithm for the reconstruction of neutrino-induced showers in the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. -J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2017/04/019⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154 (6), pp.275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa9709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01515580v1</w:t>
+                <w:t xml:space="preserve">hal-01704896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Mediterranean Abyss</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elaine Mcdonagh</w:t>
+                <w:t xml:space="preserve">Time-dependent search for neutrino emission from x-ray binaries with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-2016-65⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (04), pp.019 - 019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2017/04/019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738376v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01515580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time calibration with atmospheric muon tracks in the ANTARES neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Murchison Widefield Array Limits on Radio Emission from ANTARES Neutrino Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Croft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Tingay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 78 (1), pp.43 - 51. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 820 (2), pp.L24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2016.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/820/2/L24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527250v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01290180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the neutrino emission from the Galactic Ridge with the ANTARES telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">A search for Secluded Dark Matter in the Sun with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 760, pp.143--148. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1605, pp.016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.06.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/05/016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441182v1</w:t>
+                <w:t xml:space="preserve">in2p3-01285701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P‐Delays from Floating Seismometers (MERMAID), Part I: Data Processing,</w:t>
               </w:r>
@@ -8708,64 +8708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8810,511 +8810,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for Secluded Dark Matter in the Sun with the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Constraints on the neutrino emission from the Galactic Ridge with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1605, pp.016. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 760, pp.143--148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/05/016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.06.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01285701v1</w:t>
+                <w:t xml:space="preserve">hal-01441182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murchison Widefield Array Limits on Radio Emission from ANTARES Neutrino Events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. E. Bell</w:t>
+                <w:t xml:space="preserve">Time calibration with atmospheric muon tracks in the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/820/2/L24⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (1), pp.43 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01290180v1</w:t>
+                <w:t xml:space="preserve">hal-01527250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first combined search for neutrino point-sources in the Southern Hemisphere with the ANTARES and IceCube neutrino telescopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Tracking the Mediterranean Abyss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Aracri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Chiggiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Bryden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Mcdonagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 823 (1), pp.65. </w:t>
+              <w:t xml:space="preserve">Ocean Science Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/823/1/65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-2016-65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01226856v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits on dark matter annihilation in the sun using the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 759, pp.69--74. </w:t>
@@ -9346,753 +9346,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy Neutrino follow-up search of Gravitational Wave Event GW150914 with ANTARES and IceCube</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Gay</w:t>
+                <w:t xml:space="preserve">The first combined search for neutrino point-sources in the Southern Hemisphere with the ANTARES and IceCube neutrino telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122010⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 823 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/823/1/65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01278949v1</w:t>
+                <w:t xml:space="preserve">in2p3-01226856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and X-ray early follow-up of ANTARES neutrino alerts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+                <w:t xml:space="preserve">Seasonal exposure of carbon dioxide ice on the nucleus of comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Filacchione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capaccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ageron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Albert</w:t>
+                <w:t xml:space="preserve">M. Ciarniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Al Samarai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">F. Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 02 (2), pp.062. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 354 (6319), pp.1563-1566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/02/062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aag3161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441181v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal exposure of carbon dioxide ice on the nucleus of comet 67P/Churyumov-Gerasimenko</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-energy Neutrino follow-up search of Gravitational Wave Event GW150914 with ANTARES and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Filacchione</w:t>
+                <w:t xml:space="preserve">M.G. Aartsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Raponi</w:t>
+                <w:t xml:space="preserve">T. Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Capaccioni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Tosi</w:t>
+                <w:t xml:space="preserve">P. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aag3161⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (12), pp.122010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458217v1</w:t>
+                <w:t xml:space="preserve">in2p3-01278949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposed water ice on the nucleus of comet 67P/Churyumov–Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Tosi</w:t>
+                <w:t xml:space="preserve">Optical and X-ray early follow-up of ANTARES neutrino alerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature16190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02 (2), pp.062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/02/062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432607v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for muon-neutrino emission from GeV and TeV gamma-ray flaring blazars using five years of data of the ANTARES telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Exposed water ice on the nucleus of comet 67P/Churyumov–Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Filacchione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Sanctis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capaccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1512, pp.014. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 529 (7586), pp.368-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/12/014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature16190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01340158v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organic-rich surface of comet 67P/Churyumov-Gerasimenko as seen by VIRTIS/Rosetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Capaccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coradini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Filacchione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10150,1851 +10150,1851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diurnal cycle of water ice on comet 67P/Churyumov–Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Formisano</w:t>
+                <w:t xml:space="preserve">Search for muon-neutrino emission from GeV and TeV gamma-ray flaring blazars using five years of data of the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature14869⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1512, pp.014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/12/014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438612v1</w:t>
+                <w:t xml:space="preserve">in2p3-01340158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing connections between deep earth and surface processes in a land-locked ocean basin transformed into a giant saline basin: The Mediterranean GOLD project#</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Droxler</w:t>
+                <w:t xml:space="preserve">The diurnal cycle of water ice on comet 67P/Churyumov–Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Sanctis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capaccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ciarniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Filacchione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Formisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.03.018⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 525 (7570), pp.500-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature14869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01197393v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search of Dark Matter Annihilation in the Galactic Centre using the ANTARES Neutrino Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Probing connections between deep earth and surface processes in a land-locked ocean basin transformed into a giant saline basin: The Mediterranean GOLD project#</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cloetingh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kuroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Droxler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10, pp.068. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.6-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/10/068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01227376v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01197393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Note Hydrophone Calibration at Very Low Frequencies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Argentino</w:t>
+                <w:t xml:space="preserve">Search of Dark Matter Annihilation in the Galactic Centre using the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120140265⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/10/068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01172179v1</w:t>
+                <w:t xml:space="preserve">in2p3-01227376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTARES constrains a blazar origin of two IceCube PeV neutrino events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Short Note Hydrophone Calibration at Very Low Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Sukhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Oge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Argentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 576, pp.L8. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105 (3), pp.1797-1802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120140265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01300542v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01172179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic monitoring in the oceans by autonomous floats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederik J. Simons</w:t>
+                <w:t xml:space="preserve">ANTARES constrains a blazar origin of two IceCube PeV neutrino events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms9027⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 576, pp.L8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01235776v1</w:t>
+                <w:t xml:space="preserve">cea-01300542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency internal wave motions at the ANTARES site in the deep Western Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">Seismic monitoring in the oceans by autonomous floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Sukhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik J. Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-014-0702-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.8027 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00988069v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01235776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the neutrino emission of gravitationally lensed Flat-Spectrum Radio Quasars with ANTARES data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">A Search for Neutrino Emission from the Fermi Bubbles with the ANTARES Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/11/017⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.2701,. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2701-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441852v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searches for clustering in the time integrated skymap of the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 05, pp.001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/05/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01071593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Search for Neutrino Emission from the Fermi Bubbles with the ANTARES Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Constraining the neutrino emission of gravitationally lensed Flat-Spectrum Radio Quasars with ANTARES data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2701-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/11/017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071201v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for time dependent neutrino emission from microquasars with the ANTARES telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">High-frequency internal wave motions at the ANTARES site in the deep Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3-4, pp.9-17. </w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.507-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jheap.2014.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10236-014-0702-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071564v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00988069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Point-like and extended neutrino sources close to the Galactic Centre using the ANTARES neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">A search for time dependent neutrino emission from microquasars with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 786, pp.L5. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3-4, pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/786/1/L5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jheap.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01071600v1</w:t>
+                <w:t xml:space="preserve">in2p3-01071564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a correlation between ANTARES neutrinos and Pierre Auger Observatory UHECRs arrival directions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Searches for Point-like and extended neutrino sources close to the Galactic Centre using the ANTARES neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 774, pp.19. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 786, pp.L5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/786/1/L5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00677745v1</w:t>
+                <w:t xml:space="preserve">in2p3-01071600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First search for neutrinos in correlation with gamma-ray bursts with the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1303, pp.006. </w:t>
@@ -12026,657 +12026,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00863234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for muon neutrinos from gamma-ray bursts with the ANTARES neutrino telescope using 2008 to 2011 data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Search for a correlation between ANTARES neutrinos and Pierre Auger Observatory UHECRs arrival directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 559, pp.A9. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 774, pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01135470v1</w:t>
+                <w:t xml:space="preserve">in2p3-00677745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results on dark matter annihilation in the Sun using the ANTARES neutrino telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Search for muon neutrinos from gamma-ray bursts with the ANTARES neutrino telescope using 2008 to 2011 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/11/032⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 559, pp.A9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01071611v1</w:t>
+                <w:t xml:space="preserve">cea-01135470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic structure and activity of the north-central Lesser Antilles subduction zone from an integrated approach: Similarities with the Tohoku forearc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Charvis</w:t>
+                <w:t xml:space="preserve">First results on dark matter annihilation in the Sun using the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/11/032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00843380v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">Seismic structure and activity of the north-central Lesser Antilles subduction zone from an integrated approach: Similarities with the Tohoku forearc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 603, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00709861v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the atmospheric $\nu_\mu$ energy spectrum from 100 GeV to 200 TeV with the ANTARES telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 73, pp.2606. </w:t>
@@ -12708,3320 +12708,3320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00861705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 06, pp.008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01012135v1</w:t>
+                <w:t xml:space="preserve">in2p3-00709861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Relativistic Magnetic Monopoles with the ANTARES Neutrino Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00677713v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01012135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for detection of muon induced electromagnetic showers with the ANTARES detector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">The Positioning System of the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.01.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.T08002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/08/T08002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00626477v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00677756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Neutrino Emission from Gamma-Ray Flaring Blazars with the ANTARES Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Search for Cosmic Neutrino Point Sources with Four Year Data of the ANTARES Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.06.001⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 760, pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637x/760/1/53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00708572v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Positioning System of the ANTARES Neutrino Telescope</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">A method for detection of muon induced electromagnetic showers with the ANTARES detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, pp.T08002. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 675, pp.56-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/08/T08002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00677756v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00626477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Cosmic Neutrino Point Sources with Four Year Data of the ANTARES Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Search for Neutrino Emission from Gamma-Ray Flaring Blazars with the ANTARES Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 760, pp.53. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.204-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637x/760/1/53⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855216v1</w:t>
+                <w:t xml:space="preserve">in2p3-00708572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Atmospheric Neutrino Oscillations with the ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Search for Relativistic Magnetic Monopoles with the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 714, pp.224-230. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.634-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00709863v1</w:t>
+                <w:t xml:space="preserve">in2p3-00677713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANTARES Telescope Neutrino Alert System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Measurement of Atmospheric Neutrino Oscillations with the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35, pp.530-536. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 714, pp.224-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00626650v1</w:t>
+                <w:t xml:space="preserve">in2p3-00709863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Group Velocity of Light in Sea Water at the ANTARES Site</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">The ANTARES Telescope Neutrino Alert System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp.552-557. </w:t>
+              <w:t xml:space="preserve">, 2012, 35, pp.530-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00660651v1</w:t>
+                <w:t xml:space="preserve">in2p3-00626650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic and optical variations during rapid downward motion episodes in the deep north-western Mediterranean Sea</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Measurement of the Group Velocity of Light in Sea Water at the ANTARES Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2011.06.006⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.552-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00605777v1</w:t>
+                <w:t xml:space="preserve">in2p3-00660651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic discrimination of underwater acoustic signals generated by teleseismic P-waves: A probabilistic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Hello</w:t>
+                <w:t xml:space="preserve">ANTARES: the first undersea neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL048474⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 656, pp.11-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04110616v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00593848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTARES: the first undersea neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Ameli</w:t>
+                <w:t xml:space="preserve">Automatic discrimination of underwater acoustic signals generated by teleseismic P-waves: A probabilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Sukhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik J. Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.103⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL048474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00593848v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern Mermaids: new floats image the deep Earth</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acoustic and optical variations during rapid downward motion episodes in the deep north-western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011EO400001⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58, pp.875-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2011.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730846v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00605777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a diffuse flux of high-energy νμ with the ANTARES neutrino telescope</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modern Mermaids: new floats image the deep Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sukhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 696 (1-2), pp.16-22. </w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (40), pp.337-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.11.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011EO400001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00545854v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Calibration of the ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Search for a diffuse flux of high-energy νμ with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 34 (7), pp.539-549. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 696 (1-2), pp.16-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.11.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722474v1</w:t>
+                <w:t xml:space="preserve">in2p3-00545854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2010 Haiti earthquake: A complex fault pattern constrained by seismologic and tectonic observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+                <w:t xml:space="preserve">Time Calibration of the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL049799⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (7), pp.539-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00643489v1</w:t>
+                <w:t xml:space="preserve">hal-00722474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Search for Point Sources of High Energy Cosmic Neutrinos with the ANTARES Neutrino Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">The 2010 Haiti earthquake: A complex fault pattern constrained by seismologic and tectonic observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mazabraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 743, pp.L14. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L22305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/743/1/L14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GL049799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00626444v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00643489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Algorithm for Muon Track Reconstruction and its Application to the ANTARES Neutrino Telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">First Search for Point Sources of High Energy Cosmic Neutrinos with the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 34, pp.652-662. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 743, pp.L14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/743/1/L14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00561019v1</w:t>
+                <w:t xml:space="preserve">in2p3-00626444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMADEUS - The Acoustic Neutrino Detection Test System of the Deep-Sea ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">A Fast Algorithm for Muon Track Reconstruction and its Application to the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 626-627, pp.128-143. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.652-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.09.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00474914v1</w:t>
+                <w:t xml:space="preserve">in2p3-00561019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the atmospheric muon flux with a 4 GeV threshold in the ANTARES neutrino telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">AMADEUS - The Acoustic Neutrino Detection Test System of the Deep-Sea ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 33 (2), pp.86--90. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 626-627, pp.128-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.09.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441853v1</w:t>
+                <w:t xml:space="preserve">in2p3-00474914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zenith distribution and flux of atmospheric muons measured with the 5-line ANTARES detector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Measurement of the atmospheric muon flux with a 4 GeV threshold in the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 34 (3), pp.179-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.07.001⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 33 (2), pp.86--90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671849v1</w:t>
+                <w:t xml:space="preserve">hal-01441853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Front-End Electronics of the ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Zenith distribution and flux of atmospheric muons measured with the 5-line ANTARES detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 622, pp.59-73. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (3), pp.179-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00561381v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the First ANTARES Detector Line</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Performance of the Front-End Electronics of the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31, pp.277-283. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 622, pp.59-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00365372v1</w:t>
+                <w:t xml:space="preserve">in2p3-00561381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of a full scale mechanical prototype line for the ANTARES neutrino telescope and tests of a prototype instrument for deep-sea acoustic measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Performance of the First ANTARES Detector Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 581, pp.695-708. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.277-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2007.08.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00172465v1</w:t>
+                <w:t xml:space="preserve">in2p3-00365372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The data acquisition system for the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 570, pp.107-116. </w:t>
@@ -16053,952 +16053,1086 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00110813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANTARES Optical Beacon System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Studies of a full scale mechanical prototype line for the ANTARES neutrino telescope and tests of a prototype instrument for deep-sea acoustic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 578, pp.498-509. </w:t>
+              <w:t xml:space="preserve">, 2007, 581, pp.695-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2007.05.325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2007.08.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00136988v1</w:t>
+                <w:t xml:space="preserve">in2p3-00172465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of the Instrumentation Line for the deep-sea ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">The ANTARES Optical Beacon System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26, pp.314-324. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 578, pp.498-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2006.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2007.05.325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00110746v1</w:t>
+                <w:t xml:space="preserve">in2p3-00136988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of light in deep sea water at the site of the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">First results of the Instrumentation Line for the deep-sea ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 23, pp.131-155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2004.11.006⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 26, pp.314-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2006.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023443v1</w:t>
+                <w:t xml:space="preserve">in2p3-00110746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Large Hemispherical Photomultiplier Tubes for the ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Transmission of light in deep sea water at the site of the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 555, pp.132-141. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23, pp.131-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2005.09.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2004.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025143v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monochromatic infra-sound waves recorded offshore Ecuador : possible evidence of methane release</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of Large Hemispherical Photomultiplier Tubes for the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-3121.2002.00437.x⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 555, pp.132-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2005.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406717v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity and stress distribution around Copiapo, northern Chile subduction zone using combined on- an off-shore seismic observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Haessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Comte</w:t>
+                <w:t xml:space="preserve">L. Dorbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Haessler</w:t>
+                <w:t xml:space="preserve">M. Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 132 (1), pp.197-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0031-9201(02)00052-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monochromatic infra-sound waves recorded offshore Ecuador : possible evidence of methane release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pontoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (6), pp.425-435 [439]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-3121.2002.00437.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Western Hellenic subduction and Cephalonia Transform: local earthquakes and plate transport and strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Haslinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 319 (4), pp.301-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-1951(99)00300-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17008,2889 +17142,2889 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution seismometers and strainmeters at the termination of plurikilometric fibers : a new brand of fiber optic sensors for harsh environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Savaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Galileo Conference : Fibre Optic Sensing in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Catania, Italy. en ligne [1 p.], </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-gc12-fibreoptic-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HALIOS an innovative and clever Broad Band OBS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienna &amp; Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERMAID-BOBS : un nouveau type de sismomètre pour observer les séismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SERENADE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, TOULON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flotteurs MERMAID Argo pour l'observation acoustique passive des océans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SERENADE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, TOULON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary, autonomous, Lagrangian floats for seismology, ocean acoustics and marine environmental science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better constraining of UTLS dynamics using ESA Aeolus Wind Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ratynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Khaykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03773136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore Landslides could be favored by Seismic Amplification due to Site Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed sensing of earthquakes and ocean-solid Earth interactions analysis using the fiber optic telecom seafloor cable KM3NeT offshore Toulon, France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">EMSO-Ligure Nice, a Coastal Cabled Observatory Dedicated to the Study of Slope Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bompais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Garziglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070709v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model driven programming of autonomous floats for multidisciplinary monitoring of the oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guust Nolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMSO-Ligure Nice, a Coastal Cabled Observatory Dedicated to the Study of Slope Stability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Distributed sensing of earthquakes and ocean-solid Earth interactions analysis using the fiber optic telecom seafloor cable KM3NeT offshore Toulon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco (CA), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908668v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic and landslides hazards in the high stakes area of the Nice Côte d'Azur airport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th conference of the international society for Integrated Disaster Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New versatile autonomous platforms for long-term geophysical monitoring in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuk Yegikyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019 MTS/IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong offshore site effect revealed by a broad-band seismometer installed on the Nice airport slope at 17 m water depth (South-East of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Diego Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark Matter Searches with the ANTARES Neutrino Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aslanides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Conference on High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Valencia, Spain. pp.378-382, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nuclphysbps.2015.09.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01339927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERMAIDs: First observations of teleseismic P-waves with freely floating submarine robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Sukhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-IAPSO-IASPEI Joint Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic structure and activity of the north-central Lesser Antilles subduction zone from an integrated approach: similarities with the Tohoku forearc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New features revealed by multi-method seismic imaging of the seismic structure and activity of the Lesser Antilles and Hellenic subduction zones, and their comparison with Tohoku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernst Flueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic approach to the discrimination of underwater acoustic signals generated by teleseismic P-waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Deschamps</w:t>
+                <w:t xml:space="preserve">Contributions to the 32nd International Cosmic Ray Conference (ICRC 2011) by the ANTARES collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996395v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions to the 32nd International Cosmic Ray Conference (ICRC 2011) by the ANTARES collaboration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">A probabilistic approach to the discrimination of underwater acoustic signals generated by teleseismic P-waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Sukhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660688v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on long-term OBS signal quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Yates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NERIES ESONET OBS Marine seismology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity study of the Ecuadorian margin, using combined inshore-offshore seismological network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pontoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium of Andean Geodynamic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANTARES neutrino project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alleyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on nonaccelerator New Physics (NANP 03) 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Dubna, Russia. pp.1172-1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture process of the Mw=6.9 Boumerdès (Algeria) earthquake of May 21, 2003 from seismological data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19900,1165 +20034,1165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EarthScope-Oceans: A hydroacoustic and seismic monitoring network for the deep ocean environment, above and below the seafloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress 2025, Nice, France, 3–6 Jun 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/oos2025-378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular seismo-acoustic float technology for coastal and open ocean observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. EGU General Assembly 2024, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-location and integration into the ISC Bulletin of earthquakes recorded by hydro-acoustic MERMAID instruments freely floating in the South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalija Namjesnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Garth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna &amp; Online, Austria. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global passive acoustic monitoring of the oceans with MERMAID Argo floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Reinicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, New Orleans (LO), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Earthquake Recording in Marine Areas by Independent Divers: Now Landing on the Ocean Bottom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rocca</w:t>
+                <w:t xml:space="preserve">Optical long range instruments for high resolution monitoring of geohazard in harsh environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, La Nouvelle Orléans, LA, United States. </w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555710v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical long range instruments for high resolution monitoring of geohazard in harsh environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Feron</w:t>
+                <w:t xml:space="preserve">Mobile Earthquake Recording in Marine Areas by Independent Divers: Now Landing on the Ocean Bottom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Phlippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, La Nouvelle Orléans, LA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482639v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un site transverse Outre-Mer ILICO pour l'observation pérenne et écosystémique d'un récif corallien à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLECO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, La Rochelle, France. Zenodo, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11241376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy development of monitoring applications for an autonomous float</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guust Nolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, CA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong offshore site effect revealed by a broad-band seismometer installed on the Nice Airport slope at 17m water depth (south-east of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21068,287 +21202,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating seismographs (MERMAIDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guust Nolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H.S. Gupta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Solid Earth Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-6, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-10475-7_248-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision and strike-slip faulting in the northern Molucca Sea (Philippines and Indonesia): preliminary results of a morphotectonic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daharta Dahrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Quebral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Hall ; Robert Hall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonic Evolution of Southeast Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological Society of London</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.29-46, 1996, Tectonic Evolution of Southeast Asia, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/GSL.SP.1996.106.01.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21358,323 +21492,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer des ondes sismiques en milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guust Nolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Michel Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Sukhovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new global P-wave tomographic model of the Earth's mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guust Nolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongshun John Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266239v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Framework for Enhanced Neutrino Reconstruction of Single-line Events in the ANTARES Telescope</w:t>
+                <w:t xml:space="preserve">Search for steady and flaring neutrino emission from cosmic sources using the complete ANTARES dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alves</w:t>
@@ -21718,419 +21852,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397585v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for steady and flaring neutrino emission from cosmic sources using the complete ANTARES dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Ardid</w:t>
+                <w:t xml:space="preserve">The ANTARES Collaboration: Contributions to ICRC 2017 Part III: Searches for dark matter and exotics, neutrino oscillations and detector calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385017v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANTARES Collaboration: Contributions to ICRC 2017 Part III: Searches for dark matter and exotics, neutrino oscillations and detector calibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The ANTARES Collaboration: Contributions to ICRC 2017 Part I: Neutrino astronomy (diffuse fluxes and point sources)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId556"/>
+      <w:footerReference w:type="default" r:id="rId557"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22277,51 +22293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ardid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ardid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2026.100565" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2025.100500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2025.04.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-024-09971-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad1f5b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ardid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/01/012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/08/072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ayala Solares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cowen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Fox" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gregoire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acafdd" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/06/028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/06/018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6def" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136228" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac16d6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wiens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ca&#239;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robinson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00807-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/01/064" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/03/092" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229358v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020925" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abe53c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.082002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7afb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8015-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.06.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3503" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.122007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135439" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216081" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157224v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Cowen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delaunay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keivani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4a74" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575206v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.05.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236003v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan van Der Lee" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36835-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anghinolfi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Anton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2621" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2019)113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab253c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217642v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf21d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhandari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Keane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Barr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jameson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petroff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaa4f6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aad8c0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877019v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hartogh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Heske" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-018-9598-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171515v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaeecf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196121v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Segovia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004771" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171481v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6451-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171518v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6132-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4496-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582743v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)054" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703764v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5451-z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645803v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.082001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433431v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx902" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burke&#8208;spolaor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mclaughlin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1098" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433527v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dark.2017.04.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01510861v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caball&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Schaar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solsona" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hou&#233;gnigan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45517" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554915v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4979-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669864v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9aed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704896v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa9709" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433541v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.03.063" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515580v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Aubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/04/019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738376v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Aracri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bryden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Mcdonagh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2016-65" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527250v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2016.02.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441182v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.051" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346864v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150111" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285701v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/05/016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01290180v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croft" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kaplan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Tingay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Murphy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Bell" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/820/2/L24" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226856v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/65" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441180v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278949v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Aartsen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pradier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441181v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/062" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458217v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filacchione" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raponi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capaccioni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciarniello" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tosi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag3161" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Sanctis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16190" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340158v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/12/014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423383v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coradini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnold" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa0628" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438612v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Formisano" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14869" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01197393v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cloetingh" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kuroda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aslanian" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Droxler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.03.018" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227376v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/10/068" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01172179v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joubert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Oge" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Argentino" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140265" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300542v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525670" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235776v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J. Simons" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9027" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00988069v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0702-0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441852v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/11/017" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071593v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/05/001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071201v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2701-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071564v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2014.06.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071600v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/786/1/L5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677745v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/19" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00863234v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/03/006" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135470v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322169" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071611v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Martinez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/11/032" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843380v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hirn" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.043" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35B9XJ7D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861705v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2606-4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677713v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.007" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626477v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.01.060" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708572v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.06.001" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677756v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/T08002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709863v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.002" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626650v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.11.011" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660651v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.003" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605777v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110616v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Og&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048474" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KT1S2WNK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730846v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Og&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sukhovich" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011EO400001" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00545854v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.070" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722474v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.004" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626444v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/743/1/L14" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561019v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.003" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474914v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.09.053" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441853v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.002" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671849v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.07.001" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561381v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.225" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110813v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.09.098" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110746v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.004" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023443v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amram" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2004.11.006" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025143v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.09.035" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406717v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontoise" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2002.00437.x" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NJPFN23-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406671v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comte" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haessler" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pardo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00052-3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRKWFC3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465477v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sachpazi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haslinger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(99)00300-5" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP86M7Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794768v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;nard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savaton" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc12-fibreoptic-50" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662510v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebour" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonnieux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8185" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890970v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890958v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocca" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199232v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8362" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03773136v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ratynski" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026658v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19565" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361275v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867453" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908668v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bompais" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garziglia" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blandin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867040" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399988v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kelner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398790v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuk Yegikyan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867216" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379863v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01339927v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fuda" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laubier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aslanides" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2015.09.054" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026413v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnieux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Simons" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771544v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771546v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Flueh" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996395v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660688v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497752v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yates" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456907v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alvarez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022156v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alleyne" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119315v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallee" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407687v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Simon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-378" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505477v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rocca" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8663" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662513v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalija Namjesnik" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Garth" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harris" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6052" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505476v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Reinicke" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555710v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phlippe" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482639v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555745v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908630v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Mercerat" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957031v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10475-7_248-1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335528v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daharta Dahrin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Quebral" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sp.lyellcollection.org/content/106/1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.1996.106.01.04" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D82752EA06BD4CC7AEE9CF0150CFE4A9F1535B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713011v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Hello" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266239v2" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshun John Chen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Hosseini" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397585v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385017v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410850v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410802v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ardid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ardid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2026.100565" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2025.100500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/ae5d84" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2025.04.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-024-09971-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad1f5b" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ardid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/01/012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/08/072" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ayala Solares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cowen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Fox" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gregoire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acafdd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/06/018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/06/028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6def" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/01/064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/03/092" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wiens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ca&#239;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00807-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac16d6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229358v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020925" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abe53c" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171499v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.122007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171355v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3503" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135439" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8015-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.06.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171497v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7afb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171549v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.082002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216081" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan van Der Lee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36835-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575206v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.05.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157224v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Cowen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delaunay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keivani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4a74" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anghinolfi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Anton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2621" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157223v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2019)113" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab253c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf21d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703770v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhandari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Keane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Barr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jameson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petroff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3074" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704807v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaa4f6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851239v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aad8c0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877019v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hartogh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Heske" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-018-9598-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaeecf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196121v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Segovia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004771" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171481v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6451-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171518v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6132-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433431v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx902" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645803v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.082001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703764v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5451-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582743v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)054" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621701v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4496-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678521v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burke&#8208;spolaor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mclaughlin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1098" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433527v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dark.2017.04.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01510861v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caball&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Schaar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solsona" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hou&#233;gnigan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45517" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554915v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4979-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621706v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669864v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9aed" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433541v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.03.063" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704896v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa9709" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515580v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Aubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/04/019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01290180v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croft" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kaplan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Tingay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Murphy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Bell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/820/2/L24" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285701v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/05/016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346864v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150111" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441182v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.051" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2016.02.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738376v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Aracri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bryden" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Mcdonagh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2016-65" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441180v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226856v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/65" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458217v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filacchione" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raponi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capaccioni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciarniello" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tosi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag3161" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278949v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Aartsen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pradier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441181v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/062" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432607v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Sanctis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16190" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423383v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coradini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnold" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa0628" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340158v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/12/014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438612v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Formisano" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14869" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01197393v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cloetingh" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kuroda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aslanian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Droxler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.03.018" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227376v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/10/068" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01172179v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Oge" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Argentino" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140265" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300542v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525670" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235776v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J. Simons" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9027" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071201v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2701-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071593v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/05/001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441852v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/11/017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00988069v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0702-0" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071564v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2014.06.002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071600v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/786/1/L5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00863234v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/03/006" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/19" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135470v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322169" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071611v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Martinez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/11/032" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843380v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hirn" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.043" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35B9XJ7D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861705v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2606-4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677756v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/T08002" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626477v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.01.060" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708572v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.06.001" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677713v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709863v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626650v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.11.011" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660651v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110616v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Og&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048474" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KT1S2WNK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605777v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.006" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730846v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Og&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sukhovich" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011EO400001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00545854v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.070" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722474v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626444v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/743/1/L14" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561019v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.003" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474914v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.09.053" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441853v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.002" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671849v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.07.001" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561381v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.225" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110813v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.09.098" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110746v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.004" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023443v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amram" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2004.11.006" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025143v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.09.035" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406671v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haessler" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pardo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00052-3" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRKWFC3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406717v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontoise" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2002.00437.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NJPFN23-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465477v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sachpazi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haslinger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(99)00300-5" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP86M7Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794768v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;nard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savaton" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc12-fibreoptic-50" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662510v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebour" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonnieux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8185" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890970v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890958v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocca" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199232v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8362" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03773136v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ratynski" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026658v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19565" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908668v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bompais" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garziglia" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blandin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867040" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361275v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867453" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399988v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kelner" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398790v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuk Yegikyan" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867216" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379863v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01339927v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fuda" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laubier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aslanides" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2015.09.054" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026413v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnieux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Simons" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771544v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771546v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Flueh" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660688v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996395v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497752v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yates" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456907v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alvarez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022156v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alleyne" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119315v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallee" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407687v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Simon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-378" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505477v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rocca" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8663" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662513v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalija Namjesnik" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Garth" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harris" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6052" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505476v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Reinicke" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482639v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555710v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phlippe" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555745v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908630v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Mercerat" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957031v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10475-7_248-1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335528v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daharta Dahrin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Quebral" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sp.lyellcollection.org/content/106/1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.1996.106.01.04" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D82752EA06BD4CC7AEE9CF0150CFE4A9F1535B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713011v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Hello" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266239v2" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshun John Chen" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Hosseini" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385017v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410850v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410802v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>