--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -133,914 +133,914 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interneuron migration defects during corticogenesis contribute to Dyrk1a haploinsufficiency syndrome pathogenesis</w:t>
+                <w:t xml:space="preserve">Female C57BL/6J mice perform distinctive urination behaviour accompanied by ultrasonic vocalisation sequences with a stereotyped temporal organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Victoria Hinckelmann</w:t>
+                <w:t xml:space="preserve">Fabrice de Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Dubos</w:t>
+                <w:t xml:space="preserve">Gaëlle Yvenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorine Artot</w:t>
+                <w:t xml:space="preserve">Ana Perez-Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Rudolf</w:t>
+                <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu Lan Nguyen</w:t>
+                <w:t xml:space="preserve">Thomas Bourgeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (11), pp.5227-5244. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 495, pp.115788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-025-03109-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2025.115788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393072v2</w:t>
+                <w:t xml:space="preserve">hal-05376800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic ocular phenotyping of 8,707 knockout mouse lines identifies genes associated with abnormal corneal phenotypes</w:t>
+                <w:t xml:space="preserve">A quality framework for cryopreserved rodent disease models: INFRAFRONTIER quality principles in EMMA archiving and distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Vo</w:t>
+                <w:t xml:space="preserve">Hilke Ehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Imai-Leonard</w:t>
+                <w:t xml:space="preserve">Andrew Blease</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Yang</w:t>
+                <w:t xml:space="preserve">Reva Biju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Briere</w:t>
+                <w:t xml:space="preserve">Montse Gustems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Shao</w:t>
+                <w:t xml:space="preserve">Fei Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.48. </w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11222-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00335-025-10174-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227499v1</w:t>
+                <w:t xml:space="preserve">hal-05457969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Visual Discrimination Task: Optimized Mouse Motivation in the Touchscreen Paradigm</w:t>
+                <w:t xml:space="preserve">Ripply3 overdosage induces mid-face shortening through Tbx1 downregulation in Down syndrome models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jehl</w:t>
+                <w:t xml:space="preserve">José Tomás Ahumada Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Riet</w:t>
+                <w:t xml:space="preserve">Claire Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Simonet</w:t>
+                <w:t xml:space="preserve">Agnes Bloch Zupan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (4), </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (9), pp.e1011873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpz1.70126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079124v1</w:t>
+                <w:t xml:space="preserve">hal-05461537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripply3 overdosage induces mid-face shortening through Tbx1 downregulation in Down syndrome models</w:t>
+                <w:t xml:space="preserve">Better understanding of laboratory animal genetics will improve reproducibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Tomás Ahumada Saavedra</w:t>
+                <w:t xml:space="preserve">Guillaume Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chevalier</w:t>
+                <w:t xml:space="preserve">Sara Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Bloch Zupan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Herault</w:t>
+                <w:t xml:space="preserve">Lydia Teboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (9), pp.e1011873. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (10), pp.e3003464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3003464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461537v1</w:t>
+                <w:t xml:space="preserve">hal-05458029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better understanding of laboratory animal genetics will improve reproducibility</w:t>
+                <w:t xml:space="preserve">Enhancing Visual Discrimination Task: Optimized Mouse Motivation in the Touchscreen Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pavlovic</w:t>
+                <w:t xml:space="preserve">Jérémy Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Wells</w:t>
+                <w:t xml:space="preserve">Fabrice Riet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Hérault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydia Teboul</w:t>
+                <w:t xml:space="preserve">Aline Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3003464⟩</w:t>
+              <w:t xml:space="preserve">Current Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpz1.70126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458029v1</w:t>
+                <w:t xml:space="preserve">hal-05079124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quality framework for cryopreserved rodent disease models: INFRAFRONTIER quality principles in EMMA archiving and distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic ocular phenotyping of 8,707 knockout mouse lines identifies genes associated with abnormal corneal phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilke Ehlich</w:t>
+                <w:t xml:space="preserve">Denise Imai-Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Blease</w:t>
+                <w:t xml:space="preserve">Benjamin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reva Biju</w:t>
+                <w:t xml:space="preserve">Andrew Briere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montse Gustems</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fei Song</w:t>
+                <w:t xml:space="preserve">Andy Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00335-025-10174-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11222-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457969v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female C57BL/6J mice perform distinctive urination behaviour accompanied by ultrasonic vocalisation sequences with a stereotyped temporal organisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interneuron migration defects during corticogenesis contribute to Dyrk1a haploinsufficiency syndrome pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Victoria Hinckelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice de Chaumont</w:t>
+                <w:t xml:space="preserve">Aline Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Yvenou</w:t>
+                <w:t xml:space="preserve">Victorine Artot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Perez-Villalba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Hérault</w:t>
+                <w:t xml:space="preserve">Gabrielle Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bourgeron</w:t>
+                <w:t xml:space="preserve">Thu Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 495, pp.115788. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (11), pp.5227-5244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2025.115788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-025-03109-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376800v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393072v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendritic phenotype and proliferation potency in the hippocampal dentate gyrus of the Ts66Yah model of Down syndrome</w:t>
               </w:r>
@@ -1078,51 +1078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 850, pp.138156. </w:t>
@@ -1160,77 +1160,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Ocular Phenotyping of Knockout Mouse Lines Identifies Genes Associated With Age-Related Corneal Dystrophies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Briere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1307,90 +1307,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocular Phenotyping of Knockout Mice Identifies Genes Associated With Late Adult Retinal Phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Hang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Shea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Imai-Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 66 (6), pp.64. </w:t>
@@ -1454,51 +1454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dévina C Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laumonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1539,161 +1539,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05209366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare dentin defects: Understanding the pathophysiological mechanisms of COLXVA1 mutations</w:t>
+                <w:t xml:space="preserve">Protein arginine methyltransferase 2 controls inflammatory signaling in acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Bugueno Valdebenito</w:t>
+                <w:t xml:space="preserve">Camille Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Rey</w:t>
+                <w:t xml:space="preserve">Thomas Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Jimenez-Armijo</w:t>
+                <w:t xml:space="preserve">Fabien Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzena Kawczynski</w:t>
+                <w:t xml:space="preserve">John Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naji Kharouf</w:t>
+                <w:t xml:space="preserve">Cyril Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes &amp; Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (5), pp.101303. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gendis.2024.101303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06453-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574135v1</w:t>
+                <w:t xml:space="preserve">hal-04990682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping down syndrome brain cognitive and molecular changes due to aging using adult animals from the Ts66Yah murine model</w:t>
               </w:r>
@@ -1807,429 +1807,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein arginine methyltransferase 2 controls inflammatory signaling in acute myeloid leukemia</w:t>
+                <w:t xml:space="preserve">Rare dentin defects: Understanding the pathophysiological mechanisms of COLXVA1 mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sauter</w:t>
+                <w:t xml:space="preserve">Isaac Bugueno Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Morin</w:t>
+                <w:t xml:space="preserve">Tristan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Guidez</w:t>
+                <w:t xml:space="preserve">Alexandra Jimenez-Armijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Simonet</w:t>
+                <w:t xml:space="preserve">Marzena Kawczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Fournier</w:t>
+                <w:t xml:space="preserve">Naji Kharouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.753. </w:t>
+              <w:t xml:space="preserve">Genes &amp; Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (5), pp.101303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06453-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gendis.2024.101303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990682v1</w:t>
+                <w:t xml:space="preserve">hal-04574135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rogdi knockout mouse is a model for Kohlschütter–Tönz syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of essential genes on the success of genome editing experiments generating 3313 new genetically engineered mouse lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supawich Morkmued</w:t>
+                <w:t xml:space="preserve">Hillary Elrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Tomás Ahumada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naji Kharouf</w:t>
+                <w:t xml:space="preserve">Kevin A Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan de Feraudy</w:t>
+                <w:t xml:space="preserve">Brandon J Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise G Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif F Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.445. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-50870-2⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.22626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-72418-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522006v1</w:t>
+                <w:t xml:space="preserve">hal-04985940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of essential genes on the success of genome editing experiments generating 3313 new genetically engineered mouse lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin A Peterson</w:t>
+                <w:t xml:space="preserve">The Rogdi knockout mouse is a model for Kohlschütter–Tönz syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jimenez-Armijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon J Willis</w:t>
+                <w:t xml:space="preserve">Supawich Morkmued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise G Lanza</w:t>
+                <w:t xml:space="preserve">José Tomás Ahumada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naji Kharouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elif F Acar</w:t>
+                <w:t xml:space="preserve">Yvan de Feraudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.22626. </w:t>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-72418-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-50870-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985940v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct origin and region-dependent contribution of stromal fibroblasts to fibrosis following traumatic injury in mice</w:t>
               </w:r>
@@ -2343,12125 +2343,12125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased dosage of DYRK1A leads to congenital heart defects in a mouse model of Down syndrome</w:t>
+                <w:t xml:space="preserve">Organotypic 3D cellular models mimicking the epithelio-ectomesenchymal bi-layer during odontogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Lana-Elola</w:t>
+                <w:t xml:space="preserve">Fadi Jerbaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rifdat Aoidi</w:t>
+                <w:t xml:space="preserve">Varvara Gribova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Llorian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Callan Buechsenschuetz</w:t>
+                <w:t xml:space="preserve">Soufian El-Faloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Kawczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.add6883⟩</w:t>
+              <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ten.TEA.2024.0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747430v1</w:t>
+                <w:t xml:space="preserve">hal-04706885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving laboratory animal genetic reporting: LAG-R guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Teboul</w:t>
+                <w:t xml:space="preserve">Increased dosage of DYRK1A leads to congenital heart defects in a mouse model of Down syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lana-Elola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rifdat Aoidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Amos-Landgraf</w:t>
+                <w:t xml:space="preserve">Miriam Llorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando J Benavides</w:t>
+                <w:t xml:space="preserve">Dorota Gibbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Birling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steve D M Brown</w:t>
+                <w:t xml:space="preserve">Callan Buechsenschuetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-49439-y⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (731), pp.eadd6883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.add6883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637964v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COL6A5-p.Glu2272* mutation induces chronic itch in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving laboratory animal genetic reporting: LAG-R guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Teboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Amos-Landgraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameer Abu Bakr Rasheed</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Fernando J Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gaveriaux-Ruff</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steve D M Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (2), pp.122-134. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (5574), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00335-024-10032-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-49439-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701956v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organotypic 3D Cellular Models Mimicking the Epithelio-Ectomesenchymal Bilayer During Odontogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Jerbaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varvara Gribova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufian El-Faloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Kawczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (11 - 12), pp.471 - 488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/ten.tea.2024.0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organotypic 3D cellular models mimicking the epithelio-ectomesenchymal bi-layer during odontogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The COL6A5-p.Glu2272* mutation induces chronic itch in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameer Abu Bakr Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Birling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Lauria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaveriaux-Ruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ten.TEA.2024.0118⟩</w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (2), pp.122-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00335-024-10032-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706885v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-to-day spontaneous social behaviours is quantitatively and qualitatively affected in a 16p11.2 deletion mouse model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Rusu</w:t>
+                <w:t xml:space="preserve">How much do we know about the function of mammalian genes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Teboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chevalier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sara Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2023.1294558⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-023-01794-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673241v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much do we know about the function of mammalian genes?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Day-to-day spontaneous social behaviours is quantitatively and qualitatively affected in a 16p11.2 deletion mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice de Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nalesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-023-01794-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1294558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2023.1294558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701945v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in social behavior with MAPK2 and KCTD13/CUL3 pathways alterations in two new outbred rat models for the 16p11.2 syndromes with autism spectrum disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide screening reveals the genetic basis of mammalian embryonic eye development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine M Chee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Martin Lorenzo</w:t>
+                <w:t xml:space="preserve">Louise Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Mar Muniz Moreno</w:t>
+                <w:t xml:space="preserve">Dave Clary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helin Atas</w:t>
+                <w:t xml:space="preserve">Kendall Higgins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pellen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Nalesso</w:t>
+                <w:t xml:space="preserve">Lynette Bower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.1148683. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1148683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-022-01475-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04214586v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of HPV16 mouse and dog models for more accurate prediction of human vaccine efficacy</w:t>
+                <w:t xml:space="preserve">Timeline of Developmental Defects Generated upon Genetic Inhibition of the Retinoic Acid Receptor Signaling Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Totain</w:t>
+                <w:t xml:space="preserve">Marius Teletin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Lindner</w:t>
+                <w:t xml:space="preserve">Manuel Mark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Olivia Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Misseri</w:t>
+                <w:t xml:space="preserve">Nadège Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Iché</w:t>
+                <w:t xml:space="preserve">Betty Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Animal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42826-023-00166-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11010198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750862v1</w:t>
+                <w:t xml:space="preserve">hal-04021094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timeline of Developmental Defects Generated upon Genetic Inhibition of the Retinoic Acid Receptor Signaling Pathway</w:t>
+                <w:t xml:space="preserve">Changes in social behavior with MAPK2 and KCTD13/CUL3 pathways alterations in two new outbred rat models for the 16p11.2 syndromes with autism spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Teletin</w:t>
+                <w:t xml:space="preserve">Sandra Martin Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Mark</w:t>
+                <w:t xml:space="preserve">Maria del Mar Muniz Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Wendling</w:t>
+                <w:t xml:space="preserve">Helin Atas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Vernet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Betty Féret</w:t>
+                <w:t xml:space="preserve">Marion Pellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nalesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11010198⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1148683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1148683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021094v1</w:t>
+                <w:t xml:space="preserve">inserm-04214586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide screening reveals the genetic basis of mammalian embryonic eye development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of HPV16 mouse and dog models for more accurate prediction of human vaccine efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Totain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine M Chee</w:t>
+                <w:t xml:space="preserve">Loic Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Lanoue</w:t>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Clary</w:t>
+                <w:t xml:space="preserve">Yolande Misseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kendall Higgins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lynette Bower</w:t>
+                <w:t xml:space="preserve">Alexandra Iché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-022-01475-0⟩</w:t>
+              <w:t xml:space="preserve">Laboratory Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42826-023-00166-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751452v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying foetal forebrain interneurons as a target for monogenic autism risk factors and the polygenic 16p11.2 microdeletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifei Yang</w:t>
+                <w:t xml:space="preserve">Sam A Booker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam A Booker</w:t>
+                <w:t xml:space="preserve">James M Clegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James M Clegg</w:t>
+                <w:t xml:space="preserve">Idoia Quintana-Urzainqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sumera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (1), pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12868-022-00771-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the autism-associated 16p11.2 locus identifies multiple drivers in neuroanatomical phenotypes and unveils a male-specific role for the major vault protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Kretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Kretz</w:t>
+                <w:t xml:space="preserve">Christel Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Wagner</w:t>
+                <w:t xml:space="preserve">Anna Mikhaleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Mikhaleva</w:t>
+                <w:t xml:space="preserve">Charlotte Montillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (1), pp.261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-023-03092-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased On-Target Rate and Risk of Concatemerization after CRISPR-Enhanced Targeting in ES Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stefin B Inhibits NLRP3 Inflammasome Activation via AMPK/mTOR Signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Trstenjak-Prebanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Erbs</w:t>
+                <w:t xml:space="preserve">Monika Biasizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lorentz</w:t>
+                <w:t xml:space="preserve">Klemen Dolinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Eisenman</w:t>
+                <w:t xml:space="preserve">Sergej Pirkmajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Schaeffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Luppi</w:t>
+                <w:t xml:space="preserve">Boris Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes14020401⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (23), pp.2731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12232731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758759v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefin B Inhibits NLRP3 Inflammasome Activation via AMPK/mTOR Signalling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased On-Target Rate and Risk of Concatemerization after CRISPR-Enhanced Targeting in ES Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Erbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojca Trstenjak-Prebanda</w:t>
+                <w:t xml:space="preserve">Romain Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Biasizzo</w:t>
+                <w:t xml:space="preserve">Benjamin Eisenman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klemen Dolinar</w:t>
+                <w:t xml:space="preserve">Laurence Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergej Pirkmajer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Turk</w:t>
+                <w:t xml:space="preserve">Laurence Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells12232731⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes14020401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747434v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gdaphen, R pipeline to identify the most important qualitative and quantitative predictor variables from phenotypic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Mar Muniz Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaveriaux-Ruff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (1), pp.28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-022-05111-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Activity Relationship in the Leucettine Family of Kinase Inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HRAS germline mutations impair LKB1/AMPK signaling and mitochondrial homeostasis in Costello syndrome models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Tahtouh</w:t>
+                <w:t xml:space="preserve">Christophe Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Durieu</w:t>
+                <w:t xml:space="preserve">Pauline Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Villiers</w:t>
+                <w:t xml:space="preserve">Wendy Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Bruyere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thu Lan Nguyen</w:t>
+                <w:t xml:space="preserve">Ghina Bou About</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65 (2), pp.1396-1417. </w:t>
+              <w:t xml:space="preserve">JOURNAL OF CLINICAL INVESTIGATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c01141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI131053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512536v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HRAS germline mutations impair LKB1/AMPK signaling and mitochondrial homeostasis in Costello syndrome models</w:t>
+                <w:t xml:space="preserve">Large-Scale Functional Assessment of Genes Involved in Rare Diseases with Intellectual Disabilities Unravels Unique Developmental and Behaviour Profiles in Mouse Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Dard</w:t>
+                <w:t xml:space="preserve">Hamid Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Birling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ghina Bou About</w:t>
+                <w:t xml:space="preserve">Sophie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF CLINICAL INVESTIGATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI131053⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10123148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780356v1</w:t>
+                <w:t xml:space="preserve">hal-04219164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Functional Assessment of Genes Involved in Rare Diseases with Intellectual Disabilities Unravels Unique Developmental and Behaviour Profiles in Mouse Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure-Activity Relationship in the Leucettine Family of Kinase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Tahtouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Meziane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aline Dubos</w:t>
+                <w:t xml:space="preserve">Celine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10123148⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (2), pp.1396-1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c01141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219164v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human SCN9AR185H Point Mutation Induces Pain Hypersensitivity and Spontaneous Pain in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaping Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaping Xue</w:t>
+                <w:t xml:space="preserve">Mélanie Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Mar Muniz Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Kremer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Celeste Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, pp.913990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnmol.2022.913990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of genome-wide knockout mouse database identifies candidate ciliopathy genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Higgins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bret A. Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bret A. Moore</w:t>
+                <w:t xml:space="preserve">Zorana Berberovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zorana Berberovic</w:t>
+                <w:t xml:space="preserve">Hibret A. Adissu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Eskandarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-19710-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral Testing Design for Evaluation of Cognitive Disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Riet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mittelhaeuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mittelhaeuser</w:t>
+                <w:t xml:space="preserve">Aline Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Lux</w:t>
+                <w:t xml:space="preserve">Raphael Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Selloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cpz1.382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chr21 protein-protein interactions: enrichment in proteins involved in intellectual disability, autism, and late-onset Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Viard</w:t>
+                <w:t xml:space="preserve">Yann Loe-Mie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Loe-Mie</w:t>
+                <w:t xml:space="preserve">Rachel Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Daudin</w:t>
+                <w:t xml:space="preserve">Malik Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Science Alliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26508/lsa.202101205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible association of 16p11.2 copy number variation with altered lymphocyte and neutrophil counts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INFRAFRONTIER quality principles in systemic phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilke Ehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Cater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuliana Giannuzzi</w:t>
+                <w:t xml:space="preserve">Ann Flenniken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+                <w:t xml:space="preserve">Isabelle Goncalves da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Mannik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pradervand</w:t>
+                <w:t xml:space="preserve">Anne-Marie Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Genomic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41525-022-00308-x⟩</w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (1), pp.120-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00335-021-09892-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862012v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFRAFRONTIER quality principles in systemic phenotyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hilke Ehlich</w:t>
+                <w:t xml:space="preserve">Overproduction of hydrogen sulfide, generated by cystathionine β-synthase, disrupts brain wave patterns and contributes to neurobehavioral dysfunction in a rat model of down syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Panagaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lozano-Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Cater</w:t>
+                <w:t xml:space="preserve">Lucia Janickova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Flenniken</w:t>
+                <w:t xml:space="preserve">Karim Zuhra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Goncalves da Cruz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Mura</w:t>
+                <w:t xml:space="preserve">Marcell Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00335-021-09892-2⟩</w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51, pp.102233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2022.102233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433476v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overproduction of hydrogen sulfide, generated by cystathionine β-synthase, disrupts brain wave patterns and contributes to neurobehavioral dysfunction in a rat model of down syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Possible association of 16p11.2 copy number variation with altered lymphocyte and neutrophil counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Giannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodora Panagaki</w:t>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lozano-Montes</w:t>
+                <w:t xml:space="preserve">Katrin Mannik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Janickova</w:t>
+                <w:t xml:space="preserve">Chiara Auwerx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Zuhra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcell Szabo</w:t>
+                <w:t xml:space="preserve">Sylvain Pradervand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2022.102233⟩</w:t>
+              <w:t xml:space="preserve">npj Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41525-022-00308-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861983v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ts66Yah, a mouse model of Down syndrome with improved construct and face validity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Duchon</w:t>
+                <w:t xml:space="preserve">Maria del Mar Muñiz Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nalesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (12), pp.dmm049721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dmm.049721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-influential genetic interactions alter behaviour and cognition through six main biological cascades in Down syndrome mouse models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Martin Lorenzo</w:t>
+                <w:t xml:space="preserve">Specific Susceptibility to COVID-19 in Adults with Down Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomer Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcia Priscilla Silva de Souza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Chevalier</w:t>
+                <w:t xml:space="preserve">Arya Biragyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milana Frenkel-Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orly Weissberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Gorohovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddab012⟩</w:t>
+              <w:t xml:space="preserve">NeuroMolecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.561-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12017-021-08651-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373458v2</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDAC inhibitor ameliorates behavioral deficits in Mecp2308/y mouse model of Rett syndrome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hamid Meziane</w:t>
+                <w:t xml:space="preserve">Reliable and robust droplet digital PCR (ddPCR) and RT-ddPCR protocols for mouse studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Nectoux</w:t>
+                <w:t xml:space="preserve">Pauline Cayrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Birling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2021.147670⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191 (4), pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433491v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the RHOA pathway improves learning and memory in adult Kctd13 and 16p11.2 deletion mouse models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Dyrk1a from Gene Function in Development and Physiology to Dosage Correction across Life Span in Down Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helin Atas-Ozcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Autism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (11), pp.1833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12111833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13229-020-00405-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03187247v1</w:t>
+                <w:t xml:space="preserve">hal-03540261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta Opioid Receptor in Astrocytes Contributes to Neuropathic Cold Pain and Analgesic Tolerance in Female Mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Maurin</w:t>
+                <w:t xml:space="preserve">Pathogenesis of Anorectal Malformations in Retinoic Acid Receptor Knockout Mice Studied by HREM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Mark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Teletin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Audouard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yaping Xue</w:t>
+                <w:t xml:space="preserve">Jean-Luc Vonesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2021.745178⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9070742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433496v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyrk1a gene dosage in glutamatergic neurons has key effects in cognitive deficits observed in mouse models of MRD7 and Down syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Birling</w:t>
+                <w:t xml:space="preserve">Multi-influential genetic interactions alter behaviour and cognition through six main biological cascades in Down syndrome mouse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Mar Muniz Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Priscilla Silva de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009777⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.771 - 788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddab012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373419v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373458v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenesis of Anorectal Malformations in Retinoic Acid Receptor Knockout Mice Studied by HREM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Betty Féret</w:t>
+                <w:t xml:space="preserve">Dyrk1a gene dosage in glutamatergic neurons has key effects in cognitive deficits observed in mouse models of MRD7 and Down syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Flores-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Iacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9070742⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), pp.e1009777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357190v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable and robust droplet digital PCR (ddPCR) and RT-ddPCR protocols for mouse studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Targeting the RHOA pathway improves learning and memory in adult Kctd13 and 16p11.2 deletion mouse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nalesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.07.004⟩</w:t>
+              <w:t xml:space="preserve">Molecular Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13229-020-00405-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619970v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyrk1a from Gene Function in Development and Physiology to Dosage Correction across Life Span in Down Syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HDAC inhibitor ameliorates behavioral deficits in Mecp2308/y mouse model of Rett syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Delépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Selloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helin Atas-Ozcan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Nectoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (11), pp.1833. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1772, pp.147670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes12111833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2021.147670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540261v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Susceptibility to COVID-19 in Adults with Down Syndrome</w:t>
+                <w:t xml:space="preserve">Delta Opioid Receptor in Astrocytes Contributes to Neuropathic Cold Pain and Analgesic Tolerance in Female Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomer Illouz</w:t>
+                <w:t xml:space="preserve">David Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arya Biragyn</w:t>
+                <w:t xml:space="preserve">Hervé Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milana Frenkel-Morgenstern</w:t>
+                <w:t xml:space="preserve">Emilie Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orly Weissberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Gorohovski</w:t>
+                <w:t xml:space="preserve">Miriam Martínez-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaping Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroMolecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12017-021-08651-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.745178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2021.745178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433463v1</w:t>
+                <w:t xml:space="preserve">hal-03433496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Episcopic Microscopy for Qualitative and Quantitative Data in Phenotyping Altered Embryos and Adult Mice Using the New “Histo3D” System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Wendling</w:t>
+                <w:t xml:space="preserve">A resource of targeted mutant mouse lines for 5,061 genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Birling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Yoshiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Hentsch</w:t>
+                <w:t xml:space="preserve">Shinya Ayabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Jacobs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Taubert</w:t>
+                <w:t xml:space="preserve">Arthur Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9070767⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-021-00825-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433478v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of Cstb duplication on APP/amyloid-β pathology and cathepsin B activity in a mouse model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Resolution Episcopic Microscopy for Qualitative and Quantitative Data in Phenotyping Altered Embryos and Adult Mice Using the New “Histo3D” System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hentsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yixing Wu</w:t>
+                <w:t xml:space="preserve">Nicolas Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather T Whittaker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Veronique Brault</w:t>
+                <w:t xml:space="preserve">Serge Taubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242236⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9070767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373441v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune Dysregulation and the Increased Risk of Complications and Mortality Following Respiratory Tract Infections in Adults With Down Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomer Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arya Biragyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Florencia Iulita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisi Flores-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Dierssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2021.621440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet digital PCR or quantitative PCR for in-depth genomic and functional validation of genetically altered rodents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Cayrou</w:t>
+                <w:t xml:space="preserve">The effects of Cstb duplication on APP/amyloid-β pathology and cathepsin B activity in a mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather T Whittaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas W Rosahl</w:t>
+                <w:t xml:space="preserve">Karen Cleverley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather H Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Birling</w:t>
+                <w:t xml:space="preserve">Veronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 191, pp.107 - 119. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2021.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306827v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProMetIS, deep phenotyping of mouse models by combined proteomics and metabolomics analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droplet digital PCR or quantitative PCR for in-depth genomic and functional validation of genetically altered rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Cayrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+                <w:t xml:space="preserve">Thomas W Rosahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rompais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
+                <w:t xml:space="preserve">Heather H Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-01095-3⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.107 - 119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2021.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03453736v1</w:t>
+                <w:t xml:space="preserve">hal-03306827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A resource of targeted mutant mouse lines for 5,061 genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Birling</w:t>
+                <w:t xml:space="preserve">ProMetIS, deep phenotyping of mouse models by combined proteomics and metabolomics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rompais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Selloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atsushi Yoshiki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Adams</w:t>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinya Ayabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Beaudet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-021-00825-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-01095-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065452v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03453736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Causative Mechanisms Linking Early-Life Stress to Psycho-Cardio-Metabolic Multi-Morbidity: The EarlyCause Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Mariani</w:t>
+                <w:t xml:space="preserve">Alessandra Borsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Borsini</w:t>
+                <w:t xml:space="preserve">Charlotte A.M. Cecil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte A.M. Cecil</w:t>
+                <w:t xml:space="preserve">Janine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, pp.e0245475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0245475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human SCN10AG1662S Point Mutation Established in Mice Impacts on Mechanical, Heat, and Cool Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céleste Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaping Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Mar Muniz Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameer Abu Bakr Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.780132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphar.2021.780132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building the Future Therapies for Down Syndrome: The Third International Conference of the T21 Research Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Dierssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Helguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Helguera</w:t>
+                <w:t xml:space="preserve">Maria Martínez de Lagran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Syndromology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (4), pp.202-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000514437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pain behavior in SCN9A (Nav1.7) and SCN10A (Nav1.8) mutant rodent models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaping Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celeste Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaveriaux-Ruff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 753, pp.135844. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neulet.2021.135844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative approach to interpret DYRK1A variants, leading to a frequent neurodevelopmental disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Courraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Courraud</w:t>
+                <w:t xml:space="preserve">Eric Chater-Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chater-Diehl</w:t>
+                <w:t xml:space="preserve">Benjamin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Durand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Mar Muñiz Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (11), pp.2150-2159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41436-021-01263-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Small Compound Targeting Prohibitin with Potential Interest for Cognitive Deficit Rescue in Aging mice and Tau Pathology Treatment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability in Genome Editing Outcomes: Challenges for Research Reproducibility and Clinical Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Teboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waseem Qasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-57560-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.1422-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2020.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464292v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse mutant phenotyping at scale reveals novel genes controlling bone mineral density</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Brandmaier</w:t>
+                <w:t xml:space="preserve">The Deep Genome Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. C Kent Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Baynam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur L. Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009190⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-020-1931-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433523v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAHD1 haploinsufficiency results in anxiety-like phenotypes in male mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">High-throughput discovery of genetic determinants of circadian misalignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pancheng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232789⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.e1008577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02585985v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft windowing application to improve analysis of high-throughput phenotyping data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Haselimashhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Munoz-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico López-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolawole Babalola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (5), pp.1492-1500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput discovery of genetic determinants of circadian misalignment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fei Zhou</w:t>
+                <w:t xml:space="preserve">BAHD1 haploinsufficiency results in anxiety-like phenotypes in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pourpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008577⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065538v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02585985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in Genome Editing Outcomes: Challenges for Research Reproducibility and Clinical Safety</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Small Compound Targeting Prohibitin with Potential Interest for Cognitive Deficit Rescue in Aging mice and Tau Pathology Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leuxe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Oumata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narciso Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2020.03.015⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-57560-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065520v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Deep Genome Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mouse mutant phenotyping at scale reveals novel genes controlling bone mineral density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Swan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. C Kent Lloyd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Adams</w:t>
+                <w:t xml:space="preserve">Christine Schütt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth Baynam</w:t>
+                <w:t xml:space="preserve">Jan Rozman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Mar Muñiz Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur L. Beaudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatima Bosch</w:t>
+                <w:t xml:space="preserve">Stefan Brandmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-020-1931-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (12), pp.e1009190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065423v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of cystathionine-β-synthase inhibition by disulfiram: The role of bis(N,N-diethyldithiocarbamate)-copper(II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zuhra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodora Panagaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Randi</w:t>
+                <w:t xml:space="preserve">Fiona Augsburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 182, pp.114267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.114267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Mammalian Genome Special Issue: Epigenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Beckers</w:t>
+                <w:t xml:space="preserve">Raffaele Teperino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hrabé de Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (5-6), pp.117-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00335-020-09843-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human and mouse essentiality screens as a resource for disease gene discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Cacheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Cacheiro</w:t>
+                <w:t xml:space="preserve">Violeta Muñoz-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violeta Muñoz-Fuentes</w:t>
+                <w:t xml:space="preserve">Stephen Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Murray</w:t>
+                <w:t xml:space="preserve">Mary Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Bucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-14284-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PATHBIO: an international training program for precision mouse phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Ruberte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Ruberte</w:t>
+                <w:t xml:space="preserve">Paul Schofield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Schofield</w:t>
+                <w:t xml:space="preserve">Cord Brakebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (1-2), pp.49-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00335-020-09829-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligogenic Effects of 16p11.2 Copy-Number Variation on Craniofacial Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Martin Lorenzo</w:t>
+                <w:t xml:space="preserve">Erratum: Author Correction: Identification of genes required for eye development by high-throughput screening of mouse knockouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongying Li</w:t>
+                <w:t xml:space="preserve">B Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuqi Qiu</w:t>
+                <w:t xml:space="preserve">L Sebbag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Arbogast</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Martin Lorenzo</w:t>
+                <w:t xml:space="preserve">S Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.08.071⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-019-0349-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388586v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Down syndrome in animals from the early stage to the 4.0 models and next</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TUBG1 missense variants underlying cortical malformations disrupt neuronal locomotion and microtubule dynamics but not neurogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muñiz Moreno</w:t>
+                <w:t xml:space="preserve">Ekaterina Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadym Sulimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in brain research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.pbr.2019.08.001⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.100-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10081-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378243v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic quality assurance and genetic monitoring of laboratory mice and rats: FELASA Working Group Report</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HENA, heterogeneous network-based data set for Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-Bas Prins</w:t>
+                <w:t xml:space="preserve">Elena Sügis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Bussell</w:t>
+                <w:t xml:space="preserve">Jerome Dauvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinando Scavizzi</w:t>
+                <w:t xml:space="preserve">Anna Leontjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priit Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hindie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0023677219867719⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0152-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388587v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Author Correction: Identification of genes required for eye development by high-throughput screening of mouse knockouts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic quality assurance and genetic monitoring of laboratory mice and rats: FELASA Working Group Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Sebbag</w:t>
+                <w:t xml:space="preserve">Fernando Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Edwards</w:t>
+                <w:t xml:space="preserve">Thomas Rülicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cooper</w:t>
+                <w:t xml:space="preserve">Jan-Bas Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bussell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Scavizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-019-0349-y⟩</w:t>
+              <w:t xml:space="preserve">Laboratory Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.002367721986771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0023677219867719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676428v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TUBG1 missense variants underlying cortical malformations disrupt neuronal locomotion and microtubule dynamics but not neurogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Gilet</w:t>
+                <w:t xml:space="preserve">Modeling Down syndrome in animals from the early stage to the 4.0 models and next</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Mar Muñiz Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadym Sulimenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Rudolf</w:t>
+                <w:t xml:space="preserve">Maria Del Mar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muñiz Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10081-8⟩</w:t>
+              <w:t xml:space="preserve">Progress in brain research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.pbr.2019.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388602v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HENA, heterogeneous network-based data set for Alzheimer’s disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Sügis</w:t>
+                <w:t xml:space="preserve">Oligogenic Effects of 16p11.2 Copy-Number Variation on Craniofacial Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Dauvillier</w:t>
+                <w:t xml:space="preserve">Hongying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Leontjeva</w:t>
+                <w:t xml:space="preserve">Yuqi Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priit Adler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hindie</w:t>
+                <w:t xml:space="preserve">Thomas Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0152-0⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (13), pp.3320-3328.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.08.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388589v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing PCR for Mouse Genotyping: Recommendations for Reliable, Rapid, Cost Effective, Robust and Adaptable to High‐Throughput Genotyping Protocol for Any Type of Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Jacquot</w:t>
+                <w:t xml:space="preserve">Ultrasound-Guided Approaches to Improve Orthotopic Mouse Xenograft Models for Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bou About</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chartoire</w:t>
+                <w:t xml:space="preserve">E Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Piguet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Wattenhofer-Donze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols in Mouse Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpmo.65⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpmo.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388398v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cbs overdosage is necessary and sufficient to induce cognitive phenotypes in mouse models of Down syndrome and interacts genetically with Dyrk1a</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Leon</w:t>
+                <w:t xml:space="preserve">Optimizing PCR for Mouse Genotyping: Recommendations for Reliable, Rapid, Cost Effective, Robust and Adaptable to High‐Throughput Genotyping Protocol for Any Type of Mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehren Martin</w:t>
+                <w:t xml:space="preserve">Nathalie Chartoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Pereira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francoise Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 00, pp.1 - 17. </w:t>
+              <w:t xml:space="preserve">Current Protocols in Mouse Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddy447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpmo.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376400v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-Guided Approaches to Improve Orthotopic Mouse Xenograft Models for Hepatocellular Carcinoma</w:t>
+                <w:t xml:space="preserve">Cbs overdosage is necessary and sufficient to induce cognitive phenotypes in mouse models of Down syndrome and interacts genetically with Dyrk1a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bou About</w:t>
+                <w:t xml:space="preserve">Damien Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Thiebault</w:t>
+                <w:t xml:space="preserve">Alice Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Wattenhofer-Donze</w:t>
+                <w:t xml:space="preserve">Dehren Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Jacobs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Guimond</w:t>
+                <w:t xml:space="preserve">Patricia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Mouse Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpmo.62⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 00, pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddy447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379915v1</w:t>
+                <w:t xml:space="preserve">hal-02376400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIN1 recovers tauopathy-induced long-term memory deficits in mice and interacts with Tau through Thr348 phosphorylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Human-Specific BOLA2 Duplication Modifies Iron Homeostasis and Anemia Predisposition in Chromosome 16p11.2 Autism Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Giannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Sartori</w:t>
+                <w:t xml:space="preserve">Eleonora Porcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago P. Mendes</w:t>
+                <w:t xml:space="preserve">Gilles Willemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shruti Desai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Herledan</w:t>
+                <w:t xml:space="preserve">Katherine Munson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-019-02017-9⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (5), pp.947-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337166v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human-Specific BOLA2 Duplication Modifies Iron Homeostasis and Anemia Predisposition in Chromosome 16p11.2 Autism Individuals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuliana Giannuzzi</w:t>
+                <w:t xml:space="preserve">BIN1 recovers tauopathy-induced long-term memory deficits in mice and interacts with Tau through Thr348 phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago P. Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Schmidt</w:t>
+                <w:t xml:space="preserve">Shruti Desai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Porcu</w:t>
+                <w:t xml:space="preserve">Alessia Lasorsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Willemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katherine Munson</w:t>
+                <w:t xml:space="preserve">Adrien Herledan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.09.023⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138 (4), pp.631-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-019-02017-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388582v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long‐lasting correction of in vivo LTP and cognitive deficits of mice modelling Down syndrome with an α5‐selective GABAA inverse agonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gruart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Gruart</w:t>
+                <w:t xml:space="preserve">Christelle Albac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Albac</w:t>
+                <w:t xml:space="preserve">Benoît Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Zorrilla de San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bph.14903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiphysin 2 modulation rescues myotubular myopathy and prevents focal adhesion defects in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lionello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Lionello</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Nicot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sartori</w:t>
+                <w:t xml:space="preserve">Christine Kretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (484), pp.eaav1866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scitranslmed.aav1866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal treatment with EGCG enriched green tea extract rescues GAD67 related developmental and cognitive defects in Down syndrome mouse models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Souchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duchon</w:t>
+                <w:t xml:space="preserve">Yuchen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuchen Gu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Dairou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.3914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-40328-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">214th ENMC International Workshop: Establishing an international consortium for gene discovery and clinical research for Congenital Muscle Disease, Heemskerk, the Netherlands, 6–18 October 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan H. Beggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan H. Beggs</w:t>
+                <w:t xml:space="preserve">Gisèle Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Bonne</w:t>
+                <w:t xml:space="preserve">Carsten Bönnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Bönnemann</w:t>
+                <w:t xml:space="preserve">Sandra Donkervoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James J. Dowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (8), pp.644-650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nmd.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Population Study of Common Ocular Abnormalities in C57BL/6N rd8 Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bret A Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bret A Moore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Roux</w:t>
+                <w:t xml:space="preserve">Lionel Sebbag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Sebbag</w:t>
+                <w:t xml:space="preserve">Ann Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney G Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59 (6), pp.2252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1167/iovs.17-23513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of genes required for eye development by high-throughput screening of mouse knockouts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bret A Moore</w:t>
+                <w:t xml:space="preserve">Ptchd1 deficiency induces excitatory synaptic and cognitive dysfunctions in mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Leonard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Sebbag</w:t>
+                <w:t xml:space="preserve">G Iacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Edwards</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ann Cooper</w:t>
+                <w:t xml:space="preserve">H Méziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-018-0226-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.1356-1367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2017.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342264v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02443532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ptchd1 deficiency induces excitatory synaptic and cognitive dysfunctions in mouse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Iacono</w:t>
+                <w:t xml:space="preserve">Identification of genes required for eye development by high-throughput screening of mouse knockouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bret A Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Méziane</w:t>
+                <w:t xml:space="preserve">Brian Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Sebbag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M-A Papon</w:t>
+                <w:t xml:space="preserve">Sydney Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2017.39⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-018-0226-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02443532v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mouse model of ARX dup24 recapitulates the patients' behavioral and fine motor alterations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Iacono</w:t>
+                <w:t xml:space="preserve">Correction of cognitive deficits in mouse models of Down syndrome by a pharmacological inhibitor of DYRK1A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Manousopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Curie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Riet</w:t>
+                <w:t xml:space="preserve">Nadège Loaëc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddy122⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.dmm035634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.035634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664342v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of cognitive deficits in mouse models of Down syndrome by a pharmacological inhibitor of DYRK1A</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antigoni Manousopoulou</w:t>
+                <w:t xml:space="preserve">A new mouse model of ARX dup24 recapitulates the patients' behavioral and fine motor alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Iacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Loaëc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Villiers</w:t>
+                <w:t xml:space="preserve">Aurore Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Riet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.035634⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (12), pp.2138-2153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddy122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862465v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synaptic dysfunction in amygdala in intellectual disorder models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Aincy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Humeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84, pp.392-397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2017.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genetic elements in metabolism by high-throughput mouse phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rozman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Rathkolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Rathkolb</w:t>
+                <w:t xml:space="preserve">Manuela Oestereicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Oestereicher</w:t>
+                <w:t xml:space="preserve">Chrsitine Schutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Chavan Ravindranath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-01995-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatocyte SHP deficiency protects mice from acetaminophen-evoked liver injury in a JNK-signaling regulation and GADD45beta-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Hoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong-Hoon Kim</w:t>
+                <w:t xml:space="preserve">Jung-Ran Noh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jung-Ran Noh</w:t>
+                <w:t xml:space="preserve">Jung Hwan Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jung Hwan Hwang</w:t>
+                <w:t xml:space="preserve">Kyoung-Shim Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong-Hee Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92 (8), pp.2563-2572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00204-018-2247-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased H3K9 methylation and impaired expression of Protocadherins are associated with the cognitive dysfunctions of the Kleefstra syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Iacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Benevento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (10), pp.4950-4965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gky196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating molecular advances in Down syndrome and Fragile X syndrome into therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faundez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Faundez</w:t>
+                <w:t xml:space="preserve">Ilario de Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilario de Toma</w:t>
+                <w:t xml:space="preserve">Barbara Bardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Bardoni</w:t>
+                <w:t xml:space="preserve">Renata Bartesaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dean Nizetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (6), pp.675--690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-specificity tyrosine phosphorylation-regulated kinase 1A (DYRK1A) inhibitors: a survey of recent patent literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fast, Easy, and Customizable Eight-Color Flow Cytometric Method for Analysis of the Cellular Content of Bronchoalveolar Lavage Fluid in the Mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Daubeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.L. Nguyen</w:t>
+                <w:t xml:space="preserve">Julien Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Fruit</w:t>
+                <w:t xml:space="preserve">Juan Aguilar-Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Hérault</w:t>
+                <w:t xml:space="preserve">Claudine Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Meijer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Hrabě de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Therapeutic Patents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13543776.2017.1360285⟩</w:t>
+              <w:t xml:space="preserve">Current Protocols in Mouse Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.88-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpmo.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046302v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated transcriptional analysis unveils the dynamics of cellular differentiation in the developing mouse hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Iacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Benevento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Bokhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-18287-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large scale hearing loss screen reveals an extensive unexplored genetic landscape for auditory dysfunction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-specificity tyrosine phosphorylation-regulated kinase 1A (DYRK1A) inhibitors: a survey of recent patent literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bowl</w:t>
+                <w:t xml:space="preserve">Corinne Fruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Simon</w:t>
+                <w:t xml:space="preserve">Y. Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Ingham</w:t>
+                <w:t xml:space="preserve">L. Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Greenaway</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00595-4⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Therapeutic Patents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (11), pp.1183-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13543776.2017.1360285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676410v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast, Easy, and Customizable Eight-Color Flow Cytometric Method for Analysis of the Cellular Content of Bronchoalveolar Lavage Fluid in the Mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A large scale hearing loss screen reveals an extensive unexplored genetic landscape for auditory dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bowl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Daubeuf</w:t>
+                <w:t xml:space="preserve">Michelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Becker</w:t>
+                <w:t xml:space="preserve">Neil Ingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Aguilar-Pimentel</w:t>
+                <w:t xml:space="preserve">Simon Greenaway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Ebel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Hrabě de Angelis</w:t>
+                <w:t xml:space="preserve">Luis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Mouse Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpmo.26⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00595-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676433v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease model discovery from 3,328 gene knockouts by The International Mouse Phenotyping Consortium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to Mammalian Genome Special Issue: Genome Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Teboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrence Meehan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruce Whitelaw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3901⟩</w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (7-8), pp.235-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00335-017-9708-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691170v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Mammalian Genome Special Issue: Genome Editing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mouse models of 17q21.31 microdeletion and microduplication syndromes highlight the importance of Kansl1 for cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Iacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Afinowi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Houbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00335-017-9708-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677832v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse models of 17q21.31 microdeletion and microduplication syndromes highlight the importance of Kansl1 for cognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Iacono</w:t>
+                <w:t xml:space="preserve">Disease model discovery from 3,328 gene knockouts by The International Mouse Phenotyping Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrence Meehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Chevalier</w:t>
+                <w:t xml:space="preserve">David West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Afinowi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X Houbaert</w:t>
+                <w:t xml:space="preserve">Julius Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006886⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (8), pp.1231-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679164v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atp6ap2 ablation in adult mice impairs viability through multiple organ deficiencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Wendling</w:t>
+                <w:t xml:space="preserve">WD40-repeat 47, a microtubule-associated protein, is essential for brain development and autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghna Kannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Champy Methlin</w:t>
+                <w:t xml:space="preserve">Efil Bayam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Jaubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Dubos</w:t>
+                <w:t xml:space="preserve">Bruno Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Kretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (44), pp.E9308-E9317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08845-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1713625114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676411v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling human disease in rodents by CRISPR/Cas9 genome editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28, pp.291-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14489,10494 +14489,10494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WD40-repeat 47, a microtubule-associated protein, is essential for brain development and autophagy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atp6ap2 ablation in adult mice impairs viability through multiple organ deficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meghna Kannan</w:t>
+                <w:t xml:space="preserve">Marie-France Champy Methlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efil Bayam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Perrine Kretz</w:t>
+                <w:t xml:space="preserve">Solène Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1713625114⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08845-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378716v1</w:t>
+                <w:t xml:space="preserve">hal-03676411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and rapid generation of large genomic variants in rats and mice using CRISMERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep43331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nox4 genetic inhibition in experimental hypertension and metabolic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Bouabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghina Bouabout</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Champy Methlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (1), pp.41-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of sexual dimorphism in mammalian phenotypic traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Karp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Karp</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yoav Benjamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynette Bower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms15475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent nanodiamond tracking reveals intraneuronal transport abnormalities induced by brain-disease-related genetic risk factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rodent models in Down syndrome research: impact and future opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean M. Delabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Haziza</w:t>
+                <w:t xml:space="preserve">Elizabeth M. C. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitin Mohan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Loe-Mie</w:t>
+                <w:t xml:space="preserve">Victor L. J. Tybulewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude-Marie Lepagnol-Bestel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Massou</w:t>
+                <w:t xml:space="preserve">Eugene Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nnano.2016.260⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (3), pp.578-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.029728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085758v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodent models in Down syndrome research: impact and future opportunities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Herault</w:t>
+                <w:t xml:space="preserve">Fluorescent nanodiamond tracking reveals intraneuronal transport abnormalities induced by brain-disease-related genetic risk factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Haziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean M. Delabar</w:t>
+                <w:t xml:space="preserve">Nitin Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Loe-Mie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth M. C. Fisher</w:t>
+                <w:t xml:space="preserve">Aude-Marie Lepagnol-Bestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor L. J. Tybulewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eugene Yu</w:t>
+                <w:t xml:space="preserve">Sophie Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.029728⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.322-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2016.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626762v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasudil treatment in adult reverses behavioural changes and brain ventricular enlargement in Oligophrenin-1 mouse model of intellectual disability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malik Khelfaoui</w:t>
+                <w:t xml:space="preserve">Physiological Expression of AMPKγ2 Mutation Causes Wolff-Parkinson-White Syndrome and Induces Kidney Injury in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemi Morello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Calcagno</w:t>
+                <w:t xml:space="preserve">John Mudgett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Bou About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Champy Methlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddw102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (45), pp.23428-23439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M116.738591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404671v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered microtubule dynamics and vesicular transport in mouse and human MeCP2-deficient astrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Delepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Nectoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Delepine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamid Meziane</w:t>
+                <w:t xml:space="preserve">M Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (1), pp.146-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddv464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Expression of AMPKγ2 Mutation Causes Wolff-Parkinson-White Syndrome and Induces Kidney Injury in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fasudil treatment in adult reverses behavioural changes and brain ventricular enlargement in Oligophrenin-1 mouse model of intellectual disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Khelfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Morello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Hiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaodong Yang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hugues Jacobs</w:t>
+                <w:t xml:space="preserve">Eleonora Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.738591⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (11), pp.2314-2323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddw102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445359v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Circadian Rhythm Impact Salt Sensitivity of Blood Pressure in Mice? A Study in Two Close C57Bl/6 Substrains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E4F1-mediated control of pyruvate dehydrogenase activity is essential for skin homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Goguet-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy Combe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Mudgett</w:t>
+                <w:t xml:space="preserve">Berfin Seyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahcen El Fertak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t>
+                <w:t xml:space="preserve">Laurie Gayte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Bernex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153472⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (39), pp.11004-11009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1602751113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445368v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02465232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E4F1-mediated control of pyruvate dehydrogenase activity is essential for skin homeostasis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A suppressor locus for MODY3-diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Gayte</w:t>
+                <w:t xml:space="preserve">Miguel A Garcia-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence F. Bernex</w:t>
+                <w:t xml:space="preserve">Claire Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sutter</w:t>
+                <w:t xml:space="preserve">Alessia A Bagattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parla Makinistoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1602751113⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.33087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02465232v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01472157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A suppressor locus for MODY3-diabetes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Does Circadian Rhythm Impact Salt Sensitivity of Blood Pressure in Mice? A Study in Two Close C57Bl/6 Substrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia A Bagattin</w:t>
+                <w:t xml:space="preserve">Roy Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mudgett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Chiral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Parla Makinistoglu</w:t>
+                <w:t xml:space="preserve">Lahcen El Fertak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Champy Methlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep33087⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01472157v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYRK1A, a Dosage-Sensitive Gene Involved in Neurodevelopmental Disorders, Is a Target for Drug Development in Down Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnbeh.2016.00104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DNA methyltransferase DNMT3C protects male germ cells from transposon activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Barau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Barau</w:t>
+                <w:t xml:space="preserve">Aurélie Teissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Teissandier</w:t>
+                <w:t xml:space="preserve">Natasha Zamudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nalesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 354 (6314), pp.909-912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aah5143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneuploidy screening of embryonic stem cell clones by metaphase karyotyping and droplet digital polymerase chain reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput discovery of novel developmental phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary E. Dickinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. F. Codner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Lindner</w:t>
+                <w:t xml:space="preserve">Ann M. Flenniken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Caulder</w:t>
+                <w:t xml:space="preserve">Xiao Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Teboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Wattenhofer-Donze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Radage</w:t>
+                <w:t xml:space="preserve">Michael D. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12860-016-0108-6⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 537 (7621), pp.508-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature19356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680437v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput discovery of novel developmental phenotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aneuploidy screening of embryonic stem cell clones by metaphase karyotyping and droplet digital polymerase chain reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. F. Codner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary E. Dickinson</w:t>
+                <w:t xml:space="preserve">A. Caulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann M. Flenniken</w:t>
+                <w:t xml:space="preserve">Marie Wattenhofer-Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Ji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael D. Wong</w:t>
+                <w:t xml:space="preserve">A. Radage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature19356⟩</w:t>
+              <w:t xml:space="preserve">BMC Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12860-016-0108-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706651v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocal Effects on Neurocognitive and Metabolic Phenotypes in Mouse Models of 16p11.2 Deletion and Duplication Syndromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Mouttalib Ouagazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel-Mouttalib Ouagazzal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Chevalier</w:t>
+                <w:t xml:space="preserve">Maksym Kopanitsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurudeen Afinowi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (2), pp.e1005709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02164433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LXR-Mediated ABCA1 Expression and Function Are Modulated by High Glucose and PRMT2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem A. Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryem A. Hussein</w:t>
+                <w:t xml:space="preserve">Elina Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Shrestha</w:t>
+                <w:t xml:space="preserve">Mireille Ouimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Ouimet</w:t>
+                <w:t xml:space="preserve">Tessa J. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0135218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of mammalian gene function through broad-based phenotypic screens across a consortium of mouse clinics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hrabě de Angelis</w:t>
+                <w:t xml:space="preserve">Applying the ARRIVE Guidelines to an In Vivo Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha A. Karp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Nicholson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Selloum</w:t>
+                <w:t xml:space="preserve">Terry F. Meehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline White</w:t>
+                <w:t xml:space="preserve">Hugh Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugh Morgan</w:t>
+                <w:t xml:space="preserve">Jeremy C. Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3360⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (5), pp.e1002151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673653v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposite Phenotypes of Muscle Strength and Locomotor Function in Mouse Models of Partial Trisomy and Monosomy 21 for the Proximal Hspa13-App Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sahún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pothion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 : e1005062. ((3)), pp.1-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional depletion of intellectual disability and Parkinsonism candidate gene ATP6AP2 in fly and mouse induces cognitive impairment and neurodegeneration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamid Meziane</w:t>
+                <w:t xml:space="preserve">Analysis of mammalian gene function through broad-based phenotypic screens across a consortium of mouse clinics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hrabě de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merel A.W. Oortveld</w:t>
+                <w:t xml:space="preserve">George Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Selloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xander Houbaert</w:t>
+                <w:t xml:space="preserve">Jacqueline White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (23), pp.6736--6755. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (9), pp.969-978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddv380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.3360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975174v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the ARRIVE Guidelines to an In Vivo Database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditional depletion of intellectual disability and Parkinsonism candidate gene ATP6AP2 in fly and mouse induces cognitive impairment and neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha A. Karp</w:t>
+                <w:t xml:space="preserve">Anna Castells-Nobau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terry F. Meehan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugh Morgan</w:t>
+                <w:t xml:space="preserve">Merel A.W. Oortveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy C. Mason</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Blake</w:t>
+                <w:t xml:space="preserve">Xander Houbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002151⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (23), pp.6736--6755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddv380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004188v1</w:t>
+                <w:t xml:space="preserve">hal-04975174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological correction of excitation/inhibition imbalance in Down syndrome mouse models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Guedj</w:t>
+                <w:t xml:space="preserve">Zsuza Penke-Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsuza Penke-Verdier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daubigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, pp.267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révolution de la génomique fonctionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pavlovic</w:t>
+                <w:t xml:space="preserve">Deletion of the App-Runx1 region in mice models human partial monosomy 21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nalesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Sorg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Goncalves</w:t>
+                <w:t xml:space="preserve">Doulaye Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (6), pp.623-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.017814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729354v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of the App-Runx1 region in mice models human partial monosomy 21</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arbogast</w:t>
+                <w:t xml:space="preserve">La révolution de la génomique fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Sorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Raveau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Nalesso</w:t>
+                <w:t xml:space="preserve">Ali Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doulaye Dembele</w:t>
+                <w:t xml:space="preserve">Isabelle Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (371), pp.47-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788629v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage of the Abcg1-U2af1 Region Modifies Locomotor and Cognitive Deficits Observed in the Tc1 Mouse Model of Down Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), pp.e0115302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0115302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyrk1A induces pancreatic β cell mass expansion and improves glucose tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental molecular and functional cerebellar alterations induced by PCP4/PEP19 overexpression: implications for Down syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mouton-Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sahún</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latif Rachdi</w:t>
+                <w:t xml:space="preserve">Thibault Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dulanjalee Kariyawasam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Janel</w:t>
+                <w:t xml:space="preserve">Debora Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cc.29250⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.92-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2013.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008821v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin Progenitor Cells Contribute to Bleomycin-Induced Skin Fibrosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dyrk1A induces pancreatic β cell mass expansion and improves glucose tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latif Rachdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shangxi Liu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Dulanjalee Kariyawasam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Aïello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Janel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.38276⟩</w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (14), pp.2221-2229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.29250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004338v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domains of genome-wide gene expression dysregulation in Down’s syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skin Progenitor Cells Contribute to Bleomycin-Induced Skin Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Santoni</w:t>
+                <w:t xml:space="preserve">Shangxi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ximena Bonilla</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew Leask</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13200⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (3), pp.707--713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.38276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969314v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental molecular and functional cerebellar alterations induced by PCP4/PEP19 overexpression: implications for Down syndrome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domains of genome-wide gene expression dysregulation in Down’s syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mouton-Liger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sahún</w:t>
+                <w:t xml:space="preserve">Ximena Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lopes Pereira</w:t>
+                <w:t xml:space="preserve">M. Reza Sailani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Masini</w:t>
+                <w:t xml:space="preserve">David Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63, pp.92-106. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 508 (7496), pp.345-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2013.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature13200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01179506v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation/inhibition balance and learning are modified by Dyrk1a gene dosage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo 9.4T MRI and 1H MRS for Evaluation of Brain Structural and Metabolic Changes in the Ts65Dn Mouse Model for Down Syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Souchet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Daubigney</w:t>
+                <w:t xml:space="preserve">N. Joudiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Szeremeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lopes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2014.04.016⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 04 (02), pp.152-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/wjns.2014.42018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003425v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted deletion of kidney glucose-6 phosphatase leads to nephropathy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Clar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Calderaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86 (4), pp.747-756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ki.2014.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01350891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo 9.4T MRI and 1H MRS for Evaluation of Brain Structural and Metabolic Changes in the Ts65Dn Mouse Model for Down Syndrome.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excitation/inhibition balance and learning are modified by Dyrk1a gene dosage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Szeremeta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Lopes-Pereira</w:t>
+                <w:t xml:space="preserve">Benoît Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sahún</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Daubigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/wjns.2014.42018⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.65-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2014.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179464v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterozygous deletion of the Williams–Beuren syndrome critical interval in mice recapitulates most features of the human disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Segura-Puimedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sahún</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Segura-Puimedon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sahún</w:t>
+                <w:t xml:space="preserve">Emilie Velot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Velot</w:t>
+                <w:t xml:space="preserve">Pierre Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Borralleras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (24), pp.6481-6494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddu368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition and Hippocampal Plasticity in the Mouse Is Altered by Monosomy of a Genomic Region Implicated in Down Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sahún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nalesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 197 (3), pp.899--912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.114.165241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FELASA guidelines for the refinement of methods for genotyping genetically-modified rodents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The homeodomain factor Gbx1 is required for locomotion and cell specification in the dorsal spinal cord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fraulob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Riet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Cinelli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pirjo Pakarinen</w:t>
+                <w:t xml:space="preserve">Wojciech Krezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Selloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0023677212473918⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.e142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973453v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The homeodomain factor Gbx1 is required for locomotion and cell specification in the dorsal spinal cord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Meziane</w:t>
+                <w:t xml:space="preserve">FELASA guidelines for the refinement of methods for genotyping genetically-modified rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Douni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Fraulob</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Selloum</w:t>
+                <w:t xml:space="preserve">Pirjo Pakarinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.142⟩</w:t>
+              <w:t xml:space="preserve">Laboratory Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.134-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0023677212473918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603639v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYRK1A overexpression decreases plasma lecithin:cholesterol acyltransferase activity and apolipoprotein A-I levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Tlili</w:t>
+                <w:t xml:space="preserve">Christophe Noll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Noll</w:t>
+                <w:t xml:space="preserve">Sandrine Middendorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (3), pp.371--377. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2013.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2013.07.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct fibroblast lineages determine dermal architecture in skin development and repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Driskell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Driskell</w:t>
+                <w:t xml:space="preserve">Beate Lichtenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beate Lichtenberger</w:t>
+                <w:t xml:space="preserve">Esther Hoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Hoste</w:t>
+                <w:t xml:space="preserve">Kai Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId809" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 504 (7479), pp.277-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature12783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveying the Down syndrome mouse model resource identifies critical regions responsible for chronic otitis media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmood F. Bhutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmood F. Bhutta</w:t>
+                <w:t xml:space="preserve">Michael T. Cheeseman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael T. Cheeseman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Hérault</w:t>
+                <w:t xml:space="preserve">Yuejin E. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve D. M. Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (11-12), pp.439--445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00335-013-9475-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigallocatechin‐3‐gallate, a DYRK1A inhibitor, rescues cognitive deficits in D own syndrome mouse models and in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael de la Torre</w:t>
+                <w:t xml:space="preserve">Susana de Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana de Sola</w:t>
+                <w:t xml:space="preserve">Meritxell Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId821" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Martínez de Lagran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (2), pp.278-288. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201300325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201300325⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative phenotypic and genomic analysis of C57BL/6J and C57BL/6N mouse strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Greenaway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId826" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gailus-Durner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (7), pp.R82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/gb-2013-14-7-r82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00874969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The App-Runx1 Region Is Critical for Birth Defects and Electrocardiographic Dysfunctions Observed in a Down Syndrome Mouse Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Raveau</w:t>
+                <w:t xml:space="preserve">The mammalian gene function resource: the international knockout mouse consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duchon</w:t>
+                <w:t xml:space="preserve">Konstantinos Anastassiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoram Groner</w:t>
+                <w:t xml:space="preserve">Abdelkader Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Battey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002724⟩</w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (9-10), pp.580--586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00335-012-9422-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359718v1</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mammalian gene function resource: the international knockout mouse consortium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Anastassiadis</w:t>
+                <w:t xml:space="preserve">The App-Runx1 Region Is Critical for Birth Defects and Electrocardiographic Dysfunctions Observed in a Down Syndrome Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Ayadi</w:t>
+                <w:t xml:space="preserve">Jacques Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nalesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James F. Battey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cindy Bell</w:t>
+                <w:t xml:space="preserve">Yoram Groner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00335-012-9422-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (5), pp.e1002724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997975v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse large-scale phenotyping initiatives: overview of the European Mouse Disease Clinic (EUMODIC) and of the Wellcome Trust Sanger Institute Mouse Genetics Project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Highly‐efficient, fluorescent, locus directed cre and FlpO deleter mice on a pure C57BL/6N genetic background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Dierich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00335-012-9418-y⟩</w:t>
+              <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (6), pp.482-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvg.20826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577118v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly‐efficient, fluorescent, locus directed cre and FlpO deleter mice on a pure C57BL/6N genetic background</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Mouse large-scale phenotyping initiatives: overview of the European Mouse Disease Clinic (EUMODIC) and of the Wellcome Trust Sanger Institute Mouse Genetics Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Bottomley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bussell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dvg.20826⟩</w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (9-10), pp.600-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00335-012-9418-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05013668v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYRK1A: A master regulatory protein controlling brain growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Najas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Najas</w:t>
+                <w:t xml:space="preserve">Maria-Jose Barallobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId848" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (1), pp.190--203. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.01.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized Post‐Mortem Examination and Fixation Procedures for Mutant and Treated Mice</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of the translocation breakpoints in the Ts65Dn and Ts1Cje mouse lines: relevance for modeling down syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nalesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Sharp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Mouse Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9780470942390.mo100118⟩</w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (11-12), pp.674 - 684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00335-011-9356-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611138v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the translocation breakpoints in the Ts65Dn and Ts1Cje mouse lines: relevance for modeling down syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Specific targeting of the GABA-A receptor α5 subtype by a selective inverse agonist restores cognitive deficits in Down syndrome mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Braudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J Sharp</w:t>
+                <w:t xml:space="preserve">Philippe Lopes Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Dauphinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00335-011-9356-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (8), pp.1030-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0269881111405366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999958v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific targeting of the GABA-A receptor α5 subtype by a selective inverse agonist restores cognitive deficits in Down syndrome mice.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standardized Post‐Mortem Examination and Fixation Procedures for Mutant and Treated Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Delatour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duchon</w:t>
+                <w:t xml:space="preserve">Cristina Antal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lopes Pereira</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Mark</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0269881111405366⟩</w:t>
+              <w:t xml:space="preserve">Current Protocols in Mouse Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), pp.17-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470942390.mo100118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634143v1</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCP4 (PEP19) overexpression induces premature neuronal differentiation associated with Ca2+/Calmodulin-Dependent kinase II-δ activation in mouse models of down syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mouton-Liger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Thomas</w:t>
+                <w:t xml:space="preserve">Revital Rattenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revital Rattenbach</w:t>
+                <w:t xml:space="preserve">Laetitia Magnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId868" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larigaldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 519 (14), pp.2779--2802. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.22651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cne.22651⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The telomeric part of the human chromosome 21 from Cstb to Prmt2 is not necessary for the locomotor and short-term memory deficits observed in the Tc1 mouse model of Down syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pothion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Sharp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId873" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor L.J. Tybulewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 217 (2), pp.271--281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2010.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prmt2 Regulates the Lipopolysaccharide-Induced Responses in Lungs and Macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dalloneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lopes Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dalloneau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Nabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 187 (9), pp.4826-4834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.1101087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic Treatment with a Promnesiant GABA-A α5-Selective Inverse Agonist Increases Immediate Early Genes Expression during Memory Processing in Mice and Rectifies Their Expression Levels in a Down Syndrome Mouse Model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Braudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Dauphinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Loistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId881" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert H Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adv Pharmacol Sci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011, pp.e-153218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2011/153218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of PTZ-Induced Seizure Susceptibility in a Down Syndrome Mouse Model That Overexpresses CSTB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Missense mutation in the second RNA binding domain reveals a role for Prkra (PACT/RAX) during skull development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin K. Dickerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Martin</w:t>
+                <w:t xml:space="preserve">Christine L. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nalesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Costet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (11), pp.e27845. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027845⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e28537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984202v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missense mutation in the second RNA binding domain reveals a role for Prkra (PACT/RAX) during skull development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of PTZ-Induced Seizure Susceptibility in a Down Syndrome Mouse Model That Overexpresses CSTB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin K. Dickerman</w:t>
+                <w:t xml:space="preserve">Nathalie Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine L. White</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Charles Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (12), pp.e28537. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028537⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 6 (11), pp.e27845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129622v1</w:t>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled somatic and germline copy number variation in the mouse model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Down syndrome: from understanding the neurobiology to therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katheleen Gardiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Maréchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Raveau</w:t>
+                <w:t xml:space="preserve">Ira T. Lott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia L. Pereira</w:t>
+                <w:t xml:space="preserve">Stylianos E. Antonarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger H. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/138920210793176038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (45), pp.14943-14945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3728-10.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014327v1</w:t>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down syndrome: from understanding the neurobiology to therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Controlled somatic and germline copy number variation in the mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ira T. Lott</w:t>
+                <w:t xml:space="preserve">Damien Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylianos E. Antonarakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roger H. Reeves</w:t>
+                <w:t xml:space="preserve">Patricia L. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3728-10.2010⟩</w:t>
+              <w:t xml:space="preserve">Current Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.470-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/138920210793176038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031309v1</w:t>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles animaux en recherche biomédicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Malissen</w:t>
+                <w:t xml:space="preserve">V. Vallet-Erdtmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vallet-Erdtmann</w:t>
+                <w:t xml:space="preserve">Florian Jean Louis Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId907" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ewbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 314, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression signature of cerebellar hypoplasia in a mouse model of Down syndrome during postnatal development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laffaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Laffaire</w:t>
+                <w:t xml:space="preserve">Isabelle Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Dauphinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rivals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luce Dauphinot</w:t>
+                <w:t xml:space="preserve">Fabien Pasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId912" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Wehrle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (138), pp.138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-10-138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme oxygenase-1 accelerates cutaneous wound healing in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grochot-Przeczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Grochot-Przeczek</w:t>
+                <w:t xml:space="preserve">Radoslaw Lach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radoslaw Lach</w:t>
+                <w:t xml:space="preserve">Jacek Mis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Mis</w:t>
+                <w:t xml:space="preserve">Klaudia Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId919" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Gozdecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (6), pp.e5803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0005803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proliferation deficits and gene expression dysregulation in Down's syndrome (Ts1Cje) neural progenitor cells cultured from neurospheres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randal X Moldrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Dauphinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laffaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randal X Moldrich</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tania Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (14), pp.3143-3152 </w:t>
             </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnr.22131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnr.22131⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fork Stalling and Template Switching (FOSTES) as a Mechanism for Poly-Alanine Tract Expansion Affecting the DYC Mutant of HOXD13, a New Murine Model of Synpolydactyly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId928" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Babinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 183 (1), epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.109.104695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneuploidy: from a physiological mechanism of variance to down syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Dierssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Estivill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 89 (3), pp.887-920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/physrev.00032.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducing segmental aneuploid mosaicism in the mouse through targeted asymmetric sister chromatid event of recombination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId935" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lopes Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Magnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId938" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Herault</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 180, pp.51-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/j.genetics.108.092312⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 180 (1), pp.51-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.108.092312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211840v1</w:t>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducing segmental aneuploid mosaicism in the mouse through targeted asymmetric sister chromatid event of recombination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Magnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Hérault</w:t>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 180 (1), pp.51-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.108.092312⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 180, pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/j.genetics.108.092312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId940" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408291v1</w:t>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic shifts in embryonic stem cells with gene dose modifications suggest the presence of balancer proteins in protein regulatory networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Mao</w:t>
+                <w:t xml:space="preserve">Claus Zabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claus Zabel</w:t>
+                <w:t xml:space="preserve">Marion Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Herrmann</w:t>
+                <w:t xml:space="preserve">Tobias Nolden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId947" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (11), pp.e1218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0001218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cre/loxP-mediated chromosome engineering of the mouse genome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Magnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handb Exp Pharmacol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178, pp.29-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-35109-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the monosomy for the telomeric part of human chromosome 21 reveals haploinsufficient genes modulating the inflammatory and airway responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieudonnée Togbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (17), pp.2040-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddm152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddm152⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KIT is required for hepatic function during mouse post-natal development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Magnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nalesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Clémence Chevallier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Retif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (81), pp.81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-213X-7-81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling chromosomes in mouse to explore the function of genes, genomic disorders and chromosomal organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, in press, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling chromosomes in mouse to explore the function of genes, genomic disorders, and chromosomal organization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2 (7), pp.e86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.0020086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMPReSS: standardised phenotype screens for functional annotation of the mouse genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brown</w:t>
+                <w:t xml:space="preserve">Sdm Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sdm Chambon</w:t>
+                <w:t xml:space="preserve">M. Hrabe de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hrabe de Angelis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Braulty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37, pp.1755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training and aging modulate the loss-of-balance phenotype observed in a new ENU-induced allele of Otopetrin1.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Nalesso</w:t>
+                <w:t xml:space="preserve">Training and aging modulate the loss-of balance phenotype observed in a new ENU-induced allele of Otopetrin1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nalesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Herpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bizot</w:t>
+                <w:t xml:space="preserve">A. Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Messaddeq</w:t>
+                <w:t xml:space="preserve">Bizot J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Messaddeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 97 (10), pp.787-98. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 97, pp.787-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId971" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187441v1</w:t>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training and aging modulate the loss-of balance phenotype observed in a new ENU-induced allele of Otopetrin1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Besson</w:t>
+                <w:t xml:space="preserve">Training and aging modulate the loss-of-balance phenotype observed in a new ENU-induced allele of Otopetrin1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nalesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Nalesso</w:t>
+                <w:t xml:space="preserve">Alexandre Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Herpin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Messaddeq</w:t>
+                <w:t xml:space="preserve">Nadia Messaddeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 97, pp.787-98</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 97 (10), pp.787-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BC20040525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00094541v1</w:t>
+                <w:t xml:space="preserve">hal-00187441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionnary conserved sequences are required for the insulation of the vertebrate HoxD complex in neural cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kmita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kmita</w:t>
+                <w:t xml:space="preserve">B. Tarchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tarchini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Duboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 129, pp.5521-5528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serial deletions and duplications suggests a mechanism for the collinearity of Hoxd genes in limbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kmita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duboule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 420, pp.145-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nested deletion approach to generate CRE deleter mice with progressive Hox profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kmita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawaya Cc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duboule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 46, pp.186-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of dark skin in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R. Fitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.R. Fitch</w:t>
+                <w:t xml:space="preserve">K.A. Mcgowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.A. Mcgowan</w:t>
+                <w:t xml:space="preserve">C.D. van Raamsdonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.D. van Raamsdonk</w:t>
+                <w:t xml:space="preserve">H. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId992" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17, pp.214-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum factors and v-src control two complementary mitogenic pathways in quail neuroretinal cells in culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gillet</w:t>
+                <w:t xml:space="preserve">D. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Michel</w:t>
+                <w:t xml:space="preserve">P. Crisanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Crisanti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 8, pp.565-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24986,904 +24986,904 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WD40-repeat 47 is essential for brain development via microtubule-mediated processes and autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binnaz Yalcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghna Kannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binnaz Yalcin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marna Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st European Society of Human Genetics (ESHG) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Milano, Italy. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin 2B receptor potentiates erythropoietin-induced mobilization of endothelial progenitor cells: contribution to hypoxic pulmonary arterial hypertension?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Bou About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Becker</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen El Fertak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'une nouvelle ADN méthyltransférase « DNMT3C » qui protège les cellules germinales mâles de l'activité des transposons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Barau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Barau</w:t>
+                <w:t xml:space="preserve">Aurélie Teissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Teissandier</w:t>
+                <w:t xml:space="preserve">Natasha Zamudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Zamudio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Nalesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The questions you should ask yourself for efficient CRISPR/Cas9 genome editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Mercier</w:t>
+                <w:t xml:space="preserve">Valérie Risson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Risson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Transgenic technology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of new genomic regions involved in male reproduction by ENU-mediated chemical mutagenesis strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+                <w:t xml:space="preserve">E. Desale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nalesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Desale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Nalesso</w:t>
+                <w:t xml:space="preserve">Betty Fumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1014" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European Testis Workshop on Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Ile d'Elbe, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMRI for the morphological and functional study of mouse brain: application to the Down syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lopes-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Lopes-Pereira</w:t>
+                <w:t xml:space="preserve">Ahmad Almhdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Almhdie</w:t>
+                <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1020" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Scientific Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Vese based method to segment mouse brain MRI images: application to cerebral malformation analysis in trisomy 21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Almhdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lopes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eusipco 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25893,275 +25893,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProMetIS 2.0: proteomics and metabolomics data analysis and integration, applied to the characterization of the Lat and Mx2 knock-out phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1024" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oneeb Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oneeb Nasir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
+                <w:t xml:space="preserve">Pierrick Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1027" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques (JOBIM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between ultrasonic vocalisation characteristics and behavioural contexts in female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice de Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Ey</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourgeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26171,293 +26171,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISMERE Chromosome Engineering in Mouse and Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Birling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas L. Saunders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgenesis. Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2631, Springer US, pp.277-297, 2023, Methods in Molecular Biology, 978-1-0716-2990-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2990-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The in vivo Down syndrome genomic library in mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Velot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marechal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 197, Elsevier, pp.169--197, 2012, 978-0-444-54299-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1035" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-54299-1.00009-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26467,156 +26467,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1036" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYRK1A up-regulation specifically impairs a presynaptic form of long-term potentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Lepagnol-Bestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Haziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul A. Salin</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Valérie Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Crépel</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/645200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1036" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26626,737 +26626,737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female C57BL/6J mice perform distinctive urination behaviour accompanied by ultrasonic vocalisations sequences with a stereotypic temporal organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice de Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Yvenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Perez Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourgeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1042" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Preclinical Validation of Arbaclofen (R-baclofen) Treatment for 16p11.2 Deletion Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitta B Gundersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitta B Gundersen</w:t>
+                <w:t xml:space="preserve">William T O’brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William T O’brien</w:t>
+                <w:t xml:space="preserve">Melanie D Schaffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie D Schaffler</w:t>
+                <w:t xml:space="preserve">Maria N Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria N Schultz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tatsuya Tsukahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1042" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1048" w:history="1">
+            <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 16p11.2 deletion mouse model displays quantitatively and qualitatively different behaviours in sociability and social novelty over short- and long-term observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice de Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nalesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1048" w:history="1">
+            <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1049" w:history="1">
+            <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chr21 protein-protein interactions: enrichment in products involved in intellectual disabilities, autism and Late Onset Alzheimer Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Plancon</w:t>
+                <w:t xml:space="preserve">BIN1 genetic risk factor for Alzheimer is sufficient to induce early structural tract alterations in entorhinal cortex-dentate gyrus pathway and related hippocampal multi-scale impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1049" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1050" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1051" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1052" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1049" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065473v1</w:t>
+            <w:hyperlink r:id="rId1048" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1050" w:history="1">
+            <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIN1 genetic risk factor for Alzheimer is sufficient to induce early structural tract alterations in entorhinal cortex-dentate gyrus pathway and related hippocampal multi-scale impairments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chr21 protein-protein interactions: enrichment in products involved in intellectual disabilities, autism and Late Onset Alzheimer Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Loe-Mie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Khelfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Abe</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03065480v1</w:t>
+                <w:t xml:space="preserve">hal-03065473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioglitazone improves deficits of Fmr1-KO mouse model of Fragile X syndrome by interfering with excessive diacylglycerol signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Geoffroy</w:t>
+                <w:t xml:space="preserve">Karima Habbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Habbas</w:t>
+                <w:t xml:space="preserve">Boglarka Zambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boglarka Zambo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27366,279 +27366,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOSC-Life -D1.3 EOSC-Life EOSC FAIR services deployment for open calls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1061" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Parkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Parkinson</w:t>
+                <w:t xml:space="preserve">Philip Gribbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Gribbon</w:t>
+                <w:t xml:space="preserve">Ugis Sarkans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugis Sarkans</w:t>
+                <w:t xml:space="preserve">Gesa Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesa Witt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrea Zaliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D1.3, Fraunhofer-Institut für Offene Kommunikationssysteme (FOKUS Fraunhofer); EMBL; CSIC; VU; BBMRI; KNAW; UVEG; USMI; IMG; UNIMAN; LUMC; EATRIS; UNIMIB; EBI; ECRIN; EMBRC; EMPHASIS (FZJ); ERINHA; INFRAFRONTIER; INRAE; UNIVDUN; HMGU; CERBM; BSCRC; UOULU; CRRMMP. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOSC-Life D1.2 EOSC repository deployment for project demonstrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1061" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Parkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Parkinson</w:t>
+                <w:t xml:space="preserve">Philip Gribbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Gribbon</w:t>
+                <w:t xml:space="preserve">Ugis Sarkans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugis Sarkans</w:t>
+                <w:t xml:space="preserve">Gesa Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesa Witt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Zaliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1.2, Fraunhofer-Institut für Offene Kommunikationssysteme (FOKUS Fraunhofer); EMBL; LUMC; EATRIS; INRAE; ECRIN; EMBRC; EMPHASIS (FZJ); ERINHA; INFRAFRONTIER; UNIMIB; UNIVDUN; VU; HMGU; CERBM; BSCRC; UOULU; CIRMMP; CSIC; KNAW; BBMRI; UVEG; USMI; IMG; CNRI; UNIMAN. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1066" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1068"/>
+      <w:footerReference w:type="default" r:id="rId1067"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27785,51 +27785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393072v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Hinckelmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dubos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Artot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudolf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Lan Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03109-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227499v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Imai-Leonard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Briere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Shao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11222-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jehl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Simonet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Herault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70126" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05461537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#225;s Ahumada Saavedra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bloch Zupan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011873" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05458029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pavlovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Wells" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;rault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Teboul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05457969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilke Ehlich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Blease" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reva Biju" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Gustems" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Song" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-025-10174-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376800v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Yvenou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perez-Villalba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2025.115788" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Emili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Stagni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Russo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2025.138156" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adams" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Amano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.5.7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.6.64" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05209366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;vina C Ung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106307" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Bugueno Valdebenito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jimenez-Armijo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Kawczynski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Kharouf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gendis.2024.101303" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lanzillotta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rataj Baniowska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Prestia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nalesso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106523" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sauter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guidez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simonet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fournier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06453-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supawich Morkmued" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#225;s Ahumada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan de Feraudy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50870-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Elrick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin A Peterson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J Willis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise G Lanza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif F Acar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72418-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Holl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Fung Hau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Julien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Banitalebi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Kalkitsas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-024-01678-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lana-Elola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifdat Aoidi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Llorian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gibbins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callan Buechsenschuetz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.add6883" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Amos-Landgraf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J Benavides" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Birling" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve D M Brown" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49439-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701956v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameer Abu Bakr Rasheed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lauria" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaveriaux-Ruff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-024-10032-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Jerbaka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Elfaloussi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2024.0118" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian El-Faloussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEA.2024.0118" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rusu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2023.1294558" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701945v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01794-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04214586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin Lorenzo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Muniz Moreno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helin Atas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pellen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1148683" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Totain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lindner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Misseri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ich&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42826-023-00166-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Teletin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mark" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vernet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty F&#233;ret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11010198" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751452v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine M Chee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lanoue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clary" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Higgins" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynette Bower" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01475-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04877259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Yang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam A Booker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Clegg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Quintana-Urzainqui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sumera" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-022-00771-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Kretz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Wagner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mikhaleva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montillot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-03092-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758759v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erbs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorentz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eisenman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schaeffer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Luppi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14020401" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747434v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Trstenjak-Prebanda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Biasizzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Dolinar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Pirkmajer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Turk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12232731" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219165v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-05111-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512536v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Tahtouh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Durieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villiers" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bruyere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01141" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Blanchard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Bou About" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI131053" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219164v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Meziane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leblanc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10123148" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844438v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Xue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kremer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Chidiac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.913990" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217630v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bret A. Moore" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorana Berberovic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibret A. Adissu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Eskandarian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19710-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mittelhaeuser" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.382" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219180v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Viard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Daudin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khelfaoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plancon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101205" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862012v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Giannuzzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Mannik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Auwerx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pradervand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41525-022-00308-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Cater" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Flenniken" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goncalves da Cruz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mura" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-021-09892-2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Panagaki" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lozano-Montes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Janickova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zuhra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcell Szabo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2022.102233" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891136v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Mu&#241;iz Moreno" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049721" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373458v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Priscilla Silva de Souza" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddab012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433491v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Del&#233;pine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selloum" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2021.147670" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187247v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-020-00405-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433496v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reiss" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maurin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Audouard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mart&#237;nez-Navarro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.745178" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373419v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Flores-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Iacono" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009777" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357190v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vonesch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9070742" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cayrou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.07.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540261v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helin Atas-Ozcan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12111833" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433463v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Illouz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Biragyn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Frenkel-Morgenstern" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Weissberg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gorohovski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-021-08651-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433478v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hentsch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jacobs" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemercier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Taubert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9070767" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373441v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixing Wu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather T Whittaker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Noy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cleverley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242236" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03285772v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Iulita" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisi Flores-Aguilar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Dierssen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.621440" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306827v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Rosahl" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather H Zhou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2021.04.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065452v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Yoshiki" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Ayabe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Beaudet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00825-y" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065469v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mariani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Borsini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte A.M. Cecil" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Felix" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sebert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245475" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706653v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Chidiac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.780132" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359724v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Helguera" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mart&#237;nez de Lagran" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vazquez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000514437" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203444v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2021.135844" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269307v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courraud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chater-Diehl" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01263-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464292v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guyot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leuxe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Disdier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narciso Costa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57560-3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433523v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Swan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sch&#252;tt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rozman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Brandmaier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009190" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02585985v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pourpre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232789" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065532v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Haselimashhadi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mason" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Munoz-Fuentes" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico L&#243;pez-G&#243;mez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolawole Babalola" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz744" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065538v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pancheng Xie" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Dong" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Liu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008577" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065520v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Qasim" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2020.03.015" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065423v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C Kent Lloyd" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Baynam" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L. Beaudet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bosch" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-1931-9" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065495v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Randi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Augsburger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.114267" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065510v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Beckers" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Teperino" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hrab&#233; de Angelis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-020-09843-3" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065535v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Cacheiro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Mu&#241;oz-Fuentes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Murray" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dickinson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Bucan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14284-2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065414v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ruberte" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schofield" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Brakebusch" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vogel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-020-09829-1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388586v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Li" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Qiu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arbogast" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.08.071" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378243v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del Mar" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;iz Moreno" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pbr.2019.08.001" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388587v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Benavides" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#252;licke" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bas Prins" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bussell" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Scavizzi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023677219867719" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676428v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moore" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leonard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sebbag" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Edwards" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cooper" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0349-y" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388602v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Ivanova" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gilet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Sulimenko" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10081-8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388589v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S&#252;gis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dauvillier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leontjeva" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priit Adler" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hindie" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0152-0" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388398v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chartoire" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Piguet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpmo.65" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376400v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marechal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehren Martin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pereira" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy447" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379915v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bou About" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thiebault" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wattenhofer-Donze" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jacobs" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guimond" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpmo.62" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337166v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sartori" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Mendes" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Desai" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lasorsa" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Herledan" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-019-02017-9" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388582v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Porcu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Willemin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Munson" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.09.023" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388584v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gruart" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delatour" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zorrilla de San Martin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14903" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388606v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lionello" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Nicot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kretz" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aav1866" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02066761v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Souchet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Gu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40328-9" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388590v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan H. Beggs" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten B&#246;nnemann" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Donkervoort" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Dowling" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.07.002" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361529v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bret A Moore" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sebbag" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cooper" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney G Edwards" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-23513" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342264v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Leonard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Edwards" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0226-0" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443532v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ung" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Iacono" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M&#233;ziane" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Papon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2017.39" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664342v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy122" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862465v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Manousopoulou" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villiers" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.035634" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065430v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Aincy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Humeau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.07.028" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670945v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Rathkolb" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Oestereicher" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrsitine Schutt" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Chavan Ravindranath" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01995-2" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670947v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hoon Kim" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Ran Noh" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Hwan Hwang" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Shim Kim" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hee Choi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2247-3" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187058v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Benevento" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Habibi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky196" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987337v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faundez" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario de Toma" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bardoni" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Bartesaghi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Nizetic" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2018.03.006" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046302v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Nguyen" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fruit" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;rault" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meijer" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543776.2017.1360285" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677796v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Bokhoven" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18287-w" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676410v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bowl" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Simon" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ingham" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Greenaway" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00595-4" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676433v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Daubeuf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Becker" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguilar-Pimentel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ebel" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hrab&#283; de Angelis" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpmo.26" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691170v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Meehan" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conte" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David West" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jacobsen" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3901" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677832v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Smith" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Whitelaw" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-017-9708-5" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679164v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevalier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Afinowi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Houbaert" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006886" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676411v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Champy Methlin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jaubert" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08845-7" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679167v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-017-9703-x" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378716v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Kannan" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efil Bayam" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rinaldi" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713625114" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677785v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43331" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671917v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Bouabout" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ayme-Dietrich" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.03.011" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679179v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Karp" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Benjamini" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15475" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085758v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haziza" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mohan" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lepagnol-Bestel" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massou" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.260" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626762v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Delabar" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. C. Fisher" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L. J. Tybulewicz" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Yu" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.029728" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404671v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Morello" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Hiba" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Calcagno" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw102" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680457v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delepine" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nectoux" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Opitz" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Smith" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv464" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445359v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yang" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mudgett" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.738591" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445368v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Combe" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen El Fertak" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153472" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02465232v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Goguet-Rubio" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berfin Seyran" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Gayte" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Bernex" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sutter" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1602751113" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01472157v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia A Bagattin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiral" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parla Makinistoglu" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33087" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680484v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2016.00104" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595412v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Barau" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Zamudio" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roy" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah5143" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680437v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Codner" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caulder" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wattenhofer-Donze" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radage" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12860-016-0108-6" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706651v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E. Dickinson" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Flenniken" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ji" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Wong" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19356" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02164433v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mouttalib Ouagazzal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Kopanitsa" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurudeen Afinowi" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005709" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963127v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem A. Hussein" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Shrestha" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ouimet" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa J. Barrett" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leone" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135218" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673653v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nicholson" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline White" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Morgan" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3360" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323519v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sah&#250;n" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pothion" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005062" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975174v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castells-Nobau" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel A.W. Oortveld" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xander Houbaert" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv380" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004188v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha A. Karp" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry F. Meehan" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Mason" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Blake" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002151" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01263753v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Guedj" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuza Penke-Verdier" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daubigney" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00267" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729354v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sorg" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goncalves" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788629v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raveau" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Dembele" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.017814" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003279v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lopes Pereira" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115302" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008821v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latif Rachdi" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulanjalee Kariyawasam" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie A&#239;ello" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Janel" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.29250" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004338v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangxi Liu" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leask" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38276" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969314v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Letourneau" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Santoni" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Bonilla" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reza Sailani" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13200" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179506v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouton-Liger" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Collin" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Masini" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.11.016" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NX3WK6D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003425v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Souchet" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.04.016" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350891v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clar" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gri" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.102" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179464v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joudiou" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szeremeta" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes-Pereira" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjns.2014.42018" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975271v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Segura-Puimedon" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubus" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Borralleras" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu368" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958004v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.165241" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973453v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cinelli" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Douni" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Maas" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Pakarinen" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023677212473918" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603639v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fraulob" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Krezel" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.142" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007957v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tlili" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noll" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Middendorp" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouan" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2013.07.014" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPMBQGVH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963701v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Driskell" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Lichtenberger" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hoste" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kretzschmar" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Simons" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12783" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976017v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood F. Bhutta" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Cheeseman" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejin E. Yu" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve D. M. Brown" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-013-9475-x" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013004v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de la Torre" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana de Sola" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Pons" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;nez de Lagran" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201300325" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGFR43ZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874969v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Fuchs" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gailus-Durner" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-7-r82" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359718v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lignon" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Groner" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002724" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997975v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bradley" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Anastassiadis" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ayadi" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Battey" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bell" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-012-9422-2" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577118v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bottomley" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-012-9418-y" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013668v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Dierich" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20826" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965529v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Najas" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Barallobre" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabert" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.01.007" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT09C6TB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611138v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Antal" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Muller" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470942390.mo100118" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999958v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Sharp" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-011-9356-0" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634143v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Braudeau" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delatour" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes Pereira" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Dauphinot" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881111405366" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012202v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revital Rattenbach" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larigaldie" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.22651" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSV2PT0T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009678v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Sharp" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L.J. Tybulewicz" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.023" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004461v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalloneau" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Nabel" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1101087" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764914v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loistron" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Dodd" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/153218" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984202v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bizot" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027845" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129622v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin K. Dickerman" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L. White" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028537" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014327v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L. Pereira" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920210793176038" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031309v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheleen Gardiner" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira T. Lott" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos E. Antonarakis" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. Reeves" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3728-10.2010" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129411v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malissen" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet-Erdtmann" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ewbank" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-00804586v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laffaire" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pasteau" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Wehrle" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-138" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408274v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grochot-Przeczek" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Lach" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Mis" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Skrzypek" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Gozdecka" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005803" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408277v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal X Moldrich" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vitalis" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.22131" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-536R0L37-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408270v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cocquempot" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babinet" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.104695" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408268v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Estivill" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00032.2007" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211840v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchon" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Besson" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Pereira" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herault" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/j.genetics.108.092312" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408291v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besson" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.092312" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408296v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mao" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Zabel" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Herrmann" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Nolden" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mertes" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001218" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408334v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brault" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magnol" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-35109-2_2" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408331v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233;e Togbe" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm152" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-0N95JXQM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408328v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Chevallier" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Retif" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-81" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096002v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pereira" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408337v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0020086" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094570v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brown" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sdm Chambon" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrabe de Angelis" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braulty" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187441v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herpin" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20040525" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094541v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nalesso" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herpin" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizot J.-C." TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messaddeq" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095165v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kmita" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tarchini" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duboule" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095170v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fradeau" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095162v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawaya Cc" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095121v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Fitch" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Mcgowan" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. van Raamsdonk" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fuchs" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puech" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314337v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillet" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crisanti" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378786v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binnaz Yalcin" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marna Roos" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960373v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Becker" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maroteaux" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603099v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nalesso" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743699v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815234v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desale" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes Pereira" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608083v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lopes-Pereira" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Almhdie" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608092v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colombier" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217536v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ey" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forget" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069097v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2990-1_12" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004439v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-54299-1.00009-1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060184v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Salin" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/645200" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217541v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perez Villalba" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959070v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta B Gundersen" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T O&#8217;brien" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie D Schaffler" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria N Schultz" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Tsukahara" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803875v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065473v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065480v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Daudin" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marechal" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Wang" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Abe" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourg" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028259v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Geoffroy" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habbas" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boglarka Zambo" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Schramm" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161824v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Parkinson" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gribbon" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugis Sarkans" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Witt" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zaliani" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162006v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376800v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Yvenou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perez-Villalba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;rault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2025.115788" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05457969v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilke Ehlich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Blease" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reva Biju" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Gustems" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Song" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-025-10174-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05461537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#225;s Ahumada Saavedra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bloch Zupan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Herault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011873" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05458029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pavlovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Wells" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Teboul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003464" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jehl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Simonet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70126" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227499v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Imai-Leonard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Briere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Shao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11222-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393072v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Hinckelmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dubos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Artot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudolf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Lan Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03109-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Emili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Stagni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Russo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2025.138156" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adams" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Amano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.5.7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.6.64" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05209366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;vina C Ung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106307" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sauter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guidez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simonet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06453-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lanzillotta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rataj Baniowska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Prestia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nalesso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106523" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574135v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Bugueno Valdebenito" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jimenez-Armijo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Kawczynski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Kharouf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gendis.2024.101303" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Elrick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin A Peterson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J Willis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise G Lanza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif F Acar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72418-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supawich Morkmued" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#225;s Ahumada" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan de Feraudy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50870-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Holl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Fung Hau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Julien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Banitalebi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Kalkitsas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-024-01678-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706885v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Jerbaka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian El-Faloussi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEA.2024.0118" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lana-Elola" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifdat Aoidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Llorian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gibbins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callan Buechsenschuetz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.add6883" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Amos-Landgraf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J Benavides" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Birling" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve D M Brown" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49439-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2024.0118" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameer Abu Bakr Rasheed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lauria" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaveriaux-Ruff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-024-10032-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701945v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01794-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673241v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rusu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2023.1294558" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751452v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine M Chee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lanoue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Higgins" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynette Bower" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01475-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Teletin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mark" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vernet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty F&#233;ret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11010198" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04214586v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin Lorenzo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Muniz Moreno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helin Atas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pellen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1148683" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Totain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lindner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Misseri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ich&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42826-023-00166-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04877259v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Yang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam A Booker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Clegg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Quintana-Urzainqui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sumera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-022-00771-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651890v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Kretz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Wagner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mikhaleva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montillot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-03092-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747434v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Trstenjak-Prebanda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Biasizzo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Dolinar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Pirkmajer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Turk" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12232731" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erbs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorentz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eisenman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schaeffer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Luppi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14020401" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219165v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-05111-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Blanchard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Bou About" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI131053" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219164v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Meziane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leblanc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10123148" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512536v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Tahtouh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Durieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villiers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bruyere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01141" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844438v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Xue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kremer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Chidiac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.913990" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217630v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bret A. Moore" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorana Berberovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibret A. Adissu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Eskandarian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19710-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mittelhaeuser" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.382" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219180v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Viard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Daudin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khelfaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plancon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101205" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433476v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Cater" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Flenniken" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goncalves da Cruz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mura" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-021-09892-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861983v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Panagaki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lozano-Montes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Janickova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zuhra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcell Szabo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2022.102233" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862012v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Giannuzzi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Mannik" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Auwerx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pradervand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41525-022-00308-x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891136v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Mu&#241;iz Moreno" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049721" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433463v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Illouz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Biragyn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Frenkel-Morgenstern" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Weissberg" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gorohovski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-021-08651-5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619970v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cayrou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.07.004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540261v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helin Atas-Ozcan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12111833" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357190v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vonesch" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9070742" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373458v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Priscilla Silva de Souza" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddab012" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373419v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Flores-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Iacono" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009777" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187247v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-020-00405-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433491v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Del&#233;pine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selloum" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2021.147670" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433496v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reiss" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maurin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Audouard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mart&#237;nez-Navarro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.745178" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065452v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Yoshiki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Ayabe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Beaudet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00825-y" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hentsch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jacobs" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemercier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Taubert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9070767" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03285772v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Iulita" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisi Flores-Aguilar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Dierssen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.621440" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373441v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixing Wu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather T Whittaker" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Noy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cleverley" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242236" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306827v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Rosahl" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather H Zhou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2021.04.001" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065469v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mariani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Borsini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte A.M. Cecil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Felix" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sebert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245475" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706653v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Chidiac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.780132" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359724v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Helguera" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mart&#237;nez de Lagran" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vazquez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000514437" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203444v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2021.135844" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269307v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courraud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chater-Diehl" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01263-1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065520v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Qasim" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2020.03.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065423v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C Kent Lloyd" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Baynam" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L. Beaudet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bosch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-1931-9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065538v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pancheng Xie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Dong" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Liu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008577" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065532v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Haselimashhadi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mason" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Munoz-Fuentes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico L&#243;pez-G&#243;mez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolawole Babalola" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz744" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02585985v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pourpre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232789" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464292v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guyot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leuxe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Disdier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narciso Costa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57560-3" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433523v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Swan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sch&#252;tt" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rozman" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Brandmaier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009190" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065495v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Randi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Augsburger" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.114267" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065510v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Beckers" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Teperino" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hrab&#233; de Angelis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-020-09843-3" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065535v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Cacheiro" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Mu&#241;oz-Fuentes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Murray" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dickinson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Bucan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14284-2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065414v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ruberte" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schofield" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Brakebusch" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vogel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-020-09829-1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676428v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moore" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leonard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sebbag" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Edwards" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cooper" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0349-y" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388602v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Ivanova" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gilet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Sulimenko" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10081-8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388589v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S&#252;gis" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dauvillier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leontjeva" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priit Adler" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hindie" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0152-0" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388587v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Benavides" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#252;licke" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bas Prins" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bussell" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Scavizzi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023677219867719" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378243v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del Mar" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;iz Moreno" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pbr.2019.08.001" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388586v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Li" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Qiu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arbogast" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.08.071" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379915v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bou About" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thiebault" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wattenhofer-Donze" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jacobs" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guimond" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpmo.62" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388398v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chartoire" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Piguet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpmo.65" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376400v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marechal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehren Martin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pereira" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy447" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388582v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Porcu" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Willemin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Munson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.09.023" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337166v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sartori" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Mendes" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Desai" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lasorsa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Herledan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-019-02017-9" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388584v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gruart" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delatour" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zorrilla de San Martin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14903" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388606v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lionello" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Nicot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kretz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aav1866" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02066761v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Souchet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Gu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40328-9" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388590v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan H. Beggs" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten B&#246;nnemann" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Donkervoort" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Dowling" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.07.002" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361529v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bret A Moore" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sebbag" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cooper" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney G Edwards" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-23513" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02443532v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ung" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Iacono" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M&#233;ziane" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Papon" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2017.39" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342264v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Leonard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Edwards" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0226-0" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862465v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Manousopoulou" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villiers" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.035634" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664342v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy122" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065430v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Aincy" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Humeau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.07.028" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670945v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Rathkolb" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Oestereicher" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrsitine Schutt" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Chavan Ravindranath" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01995-2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670947v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hoon Kim" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Ran Noh" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Hwan Hwang" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Shim Kim" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hee Choi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2247-3" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187058v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Benevento" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Habibi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky196" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987337v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faundez" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario de Toma" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bardoni" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Bartesaghi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Nizetic" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2018.03.006" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676433v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Daubeuf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Becker" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguilar-Pimentel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ebel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hrab&#283; de Angelis" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpmo.26" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677796v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Bokhoven" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18287-w" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046302v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Nguyen" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fruit" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;rault" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meijer" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543776.2017.1360285" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676410v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bowl" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Simon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ingham" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Greenaway" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00595-4" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677832v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Smith" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Whitelaw" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-017-9708-5" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679164v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevalier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Afinowi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Houbaert" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006886" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691170v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Meehan" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conte" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David West" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jacobsen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3901" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378716v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Kannan" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efil Bayam" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rinaldi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713625114" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679167v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-017-9703-x" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676411v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Champy Methlin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jaubert" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08845-7" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677785v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43331" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671917v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Bouabout" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ayme-Dietrich" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.03.011" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679179v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Karp" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Benjamini" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15475" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626762v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Delabar" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. C. Fisher" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L. J. Tybulewicz" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Yu" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.029728" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085758v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haziza" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mohan" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lepagnol-Bestel" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massou" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.260" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445359v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yang" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mudgett" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.738591" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680457v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delepine" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nectoux" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Opitz" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Smith" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv464" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404671v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Morello" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Hiba" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Calcagno" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw102" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02465232v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Goguet-Rubio" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berfin Seyran" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Gayte" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Bernex" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sutter" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1602751113" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01472157v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia A Bagattin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiral" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parla Makinistoglu" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33087" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445368v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Combe" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen El Fertak" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153472" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680484v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2016.00104" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595412v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Barau" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Zamudio" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roy" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah5143" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706651v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E. Dickinson" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Flenniken" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ji" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Wong" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19356" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680437v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Codner" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caulder" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wattenhofer-Donze" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radage" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12860-016-0108-6" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02164433v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mouttalib Ouagazzal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Kopanitsa" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurudeen Afinowi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005709" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963127v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem A. Hussein" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Shrestha" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ouimet" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa J. Barrett" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leone" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135218" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004188v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha A. Karp" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry F. Meehan" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Morgan" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Mason" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Blake" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002151" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323519v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sah&#250;n" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pothion" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005062" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673653v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nicholson" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline White" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3360" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975174v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castells-Nobau" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel A.W. Oortveld" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xander Houbaert" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv380" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01263753v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Guedj" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuza Penke-Verdier" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daubigney" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00267" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788629v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raveau" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Dembele" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.017814" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729354v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sorg" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goncalves" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003279v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lopes Pereira" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115302" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179506v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouton-Liger" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Collin" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Masini" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.11.016" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NX3WK6D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008821v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latif Rachdi" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulanjalee Kariyawasam" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie A&#239;ello" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Janel" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.29250" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004338v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangxi Liu" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leask" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38276" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969314v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Letourneau" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Santoni" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Bonilla" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reza Sailani" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13200" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179464v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joudiou" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szeremeta" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes-Pereira" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjns.2014.42018" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350891v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clar" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gri" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2014.102" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003425v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Souchet" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.04.016" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975271v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Segura-Puimedon" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubus" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Borralleras" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu368" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958004v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.165241" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603639v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fraulob" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Krezel" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.142" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973453v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cinelli" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Douni" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Maas" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Pakarinen" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023677212473918" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007957v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tlili" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noll" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Middendorp" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouan" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2013.07.014" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPMBQGVH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963701v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Driskell" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Lichtenberger" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hoste" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kretzschmar" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Simons" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12783" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976017v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood F. Bhutta" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Cheeseman" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejin E. Yu" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve D. M. Brown" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-013-9475-x" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013004v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de la Torre" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana de Sola" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Pons" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;nez de Lagran" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201300325" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGFR43ZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874969v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Fuchs" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gailus-Durner" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-7-r82" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997975v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bradley" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Anastassiadis" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ayadi" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Battey" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bell" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-012-9422-2" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359718v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lignon" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Groner" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002724" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013668v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Dierich" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20826" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577118v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bottomley" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-012-9418-y" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965529v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Najas" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Barallobre" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabert" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.01.007" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT09C6TB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999958v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Sharp" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-011-9356-0" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634143v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Braudeau" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delatour" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes Pereira" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Dauphinot" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269881111405366" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611138v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Antal" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Muller" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470942390.mo100118" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012202v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revital Rattenbach" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larigaldie" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.22651" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSV2PT0T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009678v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Sharp" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L.J. Tybulewicz" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.023" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004461v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalloneau" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Nabel" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1101087" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764914v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loistron" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Dodd" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/153218" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129622v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin K. Dickerman" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L. White" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028537" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984202v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martin" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bizot" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027845" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031309v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheleen Gardiner" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira T. Lott" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos E. Antonarakis" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. Reeves" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3728-10.2010" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014327v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L. Pereira" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920210793176038" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129411v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malissen" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet-Erdtmann" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ewbank" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-00804586v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laffaire" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pasteau" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Wehrle" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-138" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408274v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grochot-Przeczek" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Lach" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Mis" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Skrzypek" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Gozdecka" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005803" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408277v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal X Moldrich" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vitalis" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.22131" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-536R0L37-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408270v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cocquempot" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babinet" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.104695" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408268v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Estivill" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00032.2007" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408291v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besson" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.092312" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211840v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchon" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Besson" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Pereira" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herault" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/j.genetics.108.092312" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408296v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mao" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Zabel" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Herrmann" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Nolden" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mertes" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001218" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408334v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brault" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magnol" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-35109-2_2" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408331v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233;e Togbe" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm152" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-0N95JXQM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408328v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Chevallier" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Retif" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-81" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096002v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pereira" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408337v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0020086" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094570v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brown" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sdm Chambon" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrabe de Angelis" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braulty" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094541v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nalesso" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herpin" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizot J.-C." TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messaddeq" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187441v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herpin" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20040525" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095165v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kmita" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tarchini" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duboule" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095170v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fradeau" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095162v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawaya Cc" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095121v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Fitch" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Mcgowan" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. van Raamsdonk" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fuchs" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puech" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314337v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillet" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crisanti" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378786v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binnaz Yalcin" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marna Roos" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960373v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Becker" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maroteaux" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603099v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nalesso" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743699v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815234v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desale" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes Pereira" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608083v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lopes-Pereira" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Almhdie" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608092v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colombier" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217536v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ey" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forget" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069097v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2990-1_12" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004439v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-54299-1.00009-1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060184v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Salin" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/645200" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217541v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perez Villalba" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959070v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta B Gundersen" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T O&#8217;brien" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie D Schaffler" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria N Schultz" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Tsukahara" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803875v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065480v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Daudin" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marechal" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Wang" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Abe" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourg" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065473v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028259v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Geoffroy" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habbas" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boglarka Zambo" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Schramm" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161824v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Parkinson" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gribbon" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugis Sarkans" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Witt" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zaliani" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162006v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>