--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Characteristics, Management and Outcomes of Enterococcal Infective Endocarditis: An Ancillary Study from the ESC-EORP EURO-ENDO Registry</w:t>
+                <w:t xml:space="preserve">Clinical characteristics, management and outcomes of enterococcal infective endocarditis: an ancillary study from the ESC-EORP EURO-ENDO registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Gravier Dumonceau</w:t>
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Nov 27, pp.qcaf145. </w:t>
+              <w:t xml:space="preserve">, 2026, pp.qcaf145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcaf145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -951,565 +951,690 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro separator of aerosol particles based on the thermophoretic effect</w:t>
+                <w:t xml:space="preserve">THE USE OF THE THERMOPHORETIC FORCE FOR AEROSOL PARTICLE SEPARATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andersson Romero</w:t>
+                <w:t xml:space="preserve">Andersson Romero Deza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Graur</w:t>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1294</w:t>
+              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368658v1</w:t>
+                <w:t xml:space="preserve">hal-05571176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée de méthodes de résolution du couplage conduction-rayonnement dans des matériaux hétérogènes semi-transparents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro separator of aerosol particles based on the thermophoretic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Penazzi</w:t>
+                <w:t xml:space="preserve">Andersson Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
+                <w:t xml:space="preserve">Irina Graur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+                <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2025 - 33e Congrès Français de Thermique : Thermique, Énergies renouvelables et Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130466v1</w:t>
+                <w:t xml:space="preserve">hal-05368658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of methods for solving conduction-radiation coupling in heterogeneous materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Analyse comparée de méthodes de résolution du couplage conduction-rayonnement dans des matériaux hétérogènes semi-transparents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAD-25 - 11th International Symposium on Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/RAD-25.480⟩</w:t>
+              <w:t xml:space="preserve">SFT 2025 - 33e Congrès Français de Thermique : Thermique, Énergies renouvelables et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabOratoire proCédés énergIe bâtimEnt (LOCIE), université Savoie Mont Blanc, Jun 2025, Chambéry, France. pp.871-878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292926v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment identifier les régimes d'écoulement et déterminer les coefficients d'échange dans les mousses à cellules ouvertes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative analysis of methods for solving conduction-radiation coupling in heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAD-25 - 11th International Symposium on Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHMT, Jun 2025, Kuşadasi, Turkey. pp.377-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-25.480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792922v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment identifier les régimes d'écoulement et déterminer les coefficients d'échange dans les mousses à cellules ouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des propriétés morphologiques et thermo-hydrauliques des mousses à cellules ouvertes : Influence de la section variable de brin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1538,65 +1663,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1743,51 +1868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Citro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosyns" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;dale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104717" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03654822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adnan Khan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Martin Graur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Hadj-Nacer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Zampella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Occelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.09.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337030v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Natalini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Occelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pavan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.28" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Topin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2193-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jobic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Topin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Occelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032140" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Citro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosyns" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;dale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104717" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03654822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adnan Khan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Martin Graur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Hadj-Nacer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Zampella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Occelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.09.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337030v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Natalini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Occelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pavan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.28" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Topin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2193-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jobic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Topin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Occelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032140" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero Deza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394468v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>