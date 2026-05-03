--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -2576,235 +2576,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global optimization for scan chain insertion at the RT-level</w:t>
+                <w:t xml:space="preserve">A multi-objective optimization for memory BIST sharing using a genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chouki Aktouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Annual Symposium on VLSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Chennai, India. pp.321-322, </w:t>
+              <w:t xml:space="preserve">IEEE International On-Line Testing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Athens, Greece. pp.73-78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2011.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2011.5993814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284901v1</w:t>
+                <w:t xml:space="preserve">hal-01284898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective optimization for memory BIST sharing using a genetic algorithm</w:t>
+                <w:t xml:space="preserve">A global optimization for scan chain insertion at the RT-level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Wenzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Kieffer</w:t>
+                <w:t xml:space="preserve">Chouki Aktouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International On-Line Testing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Athens, Greece. pp.73-78, </w:t>
+              <w:t xml:space="preserve">IEEE Annual Symposium on VLSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Chennai, India. pp.321-322, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IOLTS.2011.5993814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2011.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284898v1</w:t>
+                <w:t xml:space="preserve">hal-01284901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification d'instances : Pourquoi et comment ?</w:t>
               </w:r>
@@ -2911,51 +2911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Symposium on Quality Electronic Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Kuala Lumpur, Malaysia. pp.46-53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grandvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3890,312 +3890,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Scan OptimizationAlgorithm at the Register Transfer Level</w:t>
+                <w:t xml:space="preserve">Chaînage des sommets d'un graphes pour le test des circuits intégrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chouki Aktouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Automation and Test in Europe.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France. pp.22</w:t>
+              <w:t xml:space="preserve">Roadef 2009, 10éme congrès de la société Française de Recherche Opérationnelle et d'Aide à la Désicion.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413080v1</w:t>
+                <w:t xml:space="preserve">hal-00413057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaînage des sommets d'un graphes pour le test des circuits intégrés</w:t>
+                <w:t xml:space="preserve">A model for Scan Insertion at The Register Transfert Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Aktouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2009, 10éme congrès de la société Française de Recherche Opérationnelle et d'Aide à la Désicion.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">The Tenth IEEE Workshop on RTL and High Level Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Hong Kong, Hong Kong SAR China. pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413057v1</w:t>
+                <w:t xml:space="preserve">hal-00440315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for Scan Insertion at The Register Transfert Level</w:t>
+                <w:t xml:space="preserve">A Practical Scan OptimizationAlgorithm at the Register Transfer Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Aktouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tenth IEEE Workshop on RTL and High Level Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Hong Kong, Hong Kong SAR China. pp.185</w:t>
+              <w:t xml:space="preserve">Design Automation and Test in Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440315v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode pour insérer le scan au niveau RTL en une seule passe</w:t>
               </w:r>
@@ -4220,51 +4220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Aktouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du Groupe de recherche System on Chip, System on Package</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5520,51 +5520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Aktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vincent.Juliard@defactotech.Com Juliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5764,51 +5764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-David Seban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Champion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Clement Bidard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-025-07126-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gabsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kortli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Hamdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18368-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010229v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-021-00647-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jayet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hennebert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Blockchain62396.2024.00020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD64264.2024.00027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hiep Dao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tu Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tu Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Hieu Bui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC60832.2023.00079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04454958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Belgacem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT54465.2022.9875855" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bilgacem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT54465.2022.9875647" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020f19" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kieffer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadj Salem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Bentobache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23799-2_9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00855154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00789857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Zaourar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Aktouf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2011.46" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wenzel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2011.5993814" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Weber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASQED.2011.6111701" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Alami Chentoufi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arnaud. Wenzel@st.Com Wenzel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandvaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Waserhole" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413080v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440315v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Julliard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03620311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77424-0_35" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58150-3_34" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596331v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentobache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Euler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23799-29" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20071-2_6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01081196v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vincent.Juliard@defactotech.Com Juliard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-David Seban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Champion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Clement Bidard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-025-07126-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gabsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kortli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Hamdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18368-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010229v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-021-00647-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jayet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hennebert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Blockchain62396.2024.00020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD64264.2024.00027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hiep Dao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tu Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tu Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Hieu Bui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC60832.2023.00079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04454958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Belgacem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT54465.2022.9875855" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bilgacem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT54465.2022.9875647" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020f19" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kieffer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadj Salem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Bentobache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23799-2_9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00855154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00789857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Zaourar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wenzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2011.5993814" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Aktouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2011.46" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Weber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASQED.2011.6111701" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Alami Chentoufi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arnaud. Wenzel@st.Com Wenzel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandvaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Waserhole" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Julliard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413080v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03620311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77424-0_35" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58150-3_34" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596331v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentobache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Euler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23799-29" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20071-2_6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01081196v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vincent.Juliard@defactotech.Com Juliard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>