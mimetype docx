--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2879,429 +2879,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete methodology for determining memory BIST optimization under wrappers sharing constraints.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilia Zaourar</w:t>
+                <w:t xml:space="preserve">Etude d'instances pour les problèmes NP-difficiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Symposium on Quality Electronic Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JGA - 13èmes Journées Graphes et Algorithmes 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286071v1</w:t>
+                <w:t xml:space="preserve">hal-00716980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'instances pour les problèmes NP-difficiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Weber</w:t>
+                <w:t xml:space="preserve">A Complete methodology for determining memory BIST optimization under wrappers sharing constraints.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JGA - 13èmes Journées Graphes et Algorithmes 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia Symposium on Quality Electronic Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Kuala Lumpur, Malaysia. pp.46-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASQED.2011.6111701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716980v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of Memory Built-In-Self-Test sharing</w:t>
+                <w:t xml:space="preserve">A Shared BIST Optimization Methodology for Memory Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Alami Chentoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Brauner</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arnaud. Wenzel@st.Com Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grandvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24rd EURO European Conference On Operational Resarch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">15th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Prague, Czech Republic. p255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469171v1</w:t>
+                <w:t xml:space="preserve">hal-00497479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Shared BIST Optimization Methodology for Memory Test</w:t>
+                <w:t xml:space="preserve">Multi-objective optimization of Memory Built-In-Self-Test sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grandvaux</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE European Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Prague, Czech Republic. p255</w:t>
+              <w:t xml:space="preserve">24rd EURO European Conference On Operational Resarch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497479v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles classes d'instances non-métriques pour le TSP</w:t>
               </w:r>
@@ -3395,51 +3395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du partage de blocs BIST pour le test des mémoires d'un circuit intégré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Alami Chentoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3529,64 +3529,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arnaud. Wenzel@st.Com Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grandvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Automation and Test in Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dresden, Germany. pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3732,51 +3732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grandvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE NATIONAL DU GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3972,433 +3972,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for Scan Insertion at The Register Transfert Level</w:t>
+                <w:t xml:space="preserve">A Practical Scan OptimizationAlgorithm at the Register Transfer Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Aktouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tenth IEEE Workshop on RTL and High Level Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Hong Kong, Hong Kong SAR China. pp.185</w:t>
+              <w:t xml:space="preserve">Design Automation and Test in Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440315v1</w:t>
+                <w:t xml:space="preserve">hal-00413080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Scan OptimizationAlgorithm at the Register Transfer Level</w:t>
+                <w:t xml:space="preserve">A model for Scan Insertion at The Register Transfert Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Aktouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Automation and Test in Europe.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France. pp.22</w:t>
+              <w:t xml:space="preserve">The Tenth IEEE Workshop on RTL and High Level Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Hong Kong, Hong Kong SAR China. pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413080v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode pour insérer le scan au niveau RTL en une seule passe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatizing the sharing of Bist blocks for low power testing of embedded-memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Alami Chentoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Zaourar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chouki Aktouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du Groupe de recherche System on Chip, System on Package</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">23rd EURO European Conference On Operational Resarch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412974v1</w:t>
+                <w:t xml:space="preserve">hal-00412958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatizing the sharing of Bist blocks for low power testing of embedded-memories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode pour insérer le scan au niveau RTL en une seule passe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Zaourar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lilia Zaourar</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Aktouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd EURO European Conference On Operational Resarch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Colloque national du Groupe de recherche System on Chip, System on Package</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412958v1</w:t>
+                <w:t xml:space="preserve">hal-00412974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scan chain optimization for integrated circuits testing: an operations research perspective</w:t>
               </w:r>
@@ -5764,51 +5764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-David Seban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Champion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Clement Bidard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-025-07126-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gabsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kortli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Hamdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18368-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010229v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-021-00647-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jayet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hennebert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Blockchain62396.2024.00020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD64264.2024.00027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hiep Dao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tu Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tu Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Hieu Bui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC60832.2023.00079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04454958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Belgacem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT54465.2022.9875855" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bilgacem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT54465.2022.9875647" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020f19" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kieffer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadj Salem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Bentobache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23799-2_9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00855154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00789857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Zaourar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wenzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2011.5993814" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Aktouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2011.46" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Weber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASQED.2011.6111701" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Alami Chentoufi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arnaud. Wenzel@st.Com Wenzel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandvaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Waserhole" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Julliard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413080v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03620311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77424-0_35" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58150-3_34" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596331v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentobache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Euler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23799-29" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20071-2_6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01081196v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vincent.Juliard@defactotech.Com Juliard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-David Seban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Champion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Clement Bidard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-025-07126-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gabsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kortli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Hamdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18368-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010229v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-021-00647-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jayet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hennebert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Blockchain62396.2024.00020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD64264.2024.00027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hiep Dao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tu Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04836466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tu Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Hieu Bui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC60832.2023.00079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04454958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Belgacem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT54465.2022.9875855" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bilgacem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT54465.2022.9875647" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020f19" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kieffer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadj Salem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Bentobache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23799-2_9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00855154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00789857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Zaourar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wenzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2011.5993814" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Aktouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2011.46" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Weber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716980v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASQED.2011.6111701" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Alami Chentoufi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arnaud. Wenzel@st.Com Wenzel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandvaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Waserhole" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440315v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Julliard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03620311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77424-0_35" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58150-3_34" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596331v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentobache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Euler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23799-29" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20071-2_6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01081196v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vincent.Juliard@defactotech.Com Juliard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>