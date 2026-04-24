--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -703,217 +703,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02400753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveau d'éducation et permanence des jeunes en situation de NEETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neets in French Labour Market: A Multidimensionnal and Fuzzy Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Apprentissage et Education » : conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFERE-Provence (Structure Fédérative d'Études et de Recherches en Éducation de Provence), Apr 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">VIII European Congress of Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Methodology, Jun 2018, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01767750v1</w:t>
+                <w:t xml:space="preserve">halshs-01867935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neets in French Labour Market: A Multidimensionnal and Fuzzy Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Niveau d'éducation et permanence des jeunes en situation de NEETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Kossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII European Congress of Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Methodology, Jun 2018, Jena, Germany</w:t>
+              <w:t xml:space="preserve">« Apprentissage et Education » : conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFERE-Provence (Structure Fédérative d'Études et de Recherches en Éducation de Provence), Apr 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01867935v1</w:t>
+                <w:t xml:space="preserve">halshs-01767750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEETs' labour market transitions in France over the economic crisis</w:t>
               </w:r>
@@ -2218,51 +2218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2020.514t.2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950035v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.174.0057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Sabatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtv038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857760v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01333442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2020.514t.2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950035v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.174.0057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Sabatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtv038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857760v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01333442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>