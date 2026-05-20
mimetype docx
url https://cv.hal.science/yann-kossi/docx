--- v1 (2026-04-24)
+++ v2 (2026-05-20)
@@ -1031,165 +1031,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01184240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quality-quantity trade-off in scientific production</w:t>
+                <w:t xml:space="preserve">Les déterminants de la Prime d’Excellence Scientifique: une analyse par logit séquentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Lyon-Turin PhD workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Turin, Italy</w:t>
+              <w:t xml:space="preserve">63ème Congrès de l'AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01078284v1</w:t>
+                <w:t xml:space="preserve">halshs-01096230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la Prime d’Excellence Scientifique: une analyse par logit séquentiel</w:t>
+                <w:t xml:space="preserve">The quality-quantity trade-off in scientific production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème Congrès de l'AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Deuxième Lyon-Turin PhD workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01096230v1</w:t>
+                <w:t xml:space="preserve">halshs-01078284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publish or Teach? The Role of the Scientific Environment on Academics' Multitasking</w:t>
               </w:r>
@@ -1218,73 +1218,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité du Laboratoire CRIEF de l'université de Poitiers, 28 novembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">30èmes Journées de Microéconomie Appliquée, Nice, 6-7 juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00952204v1</w:t>
+                <w:t xml:space="preserve">halshs-00861337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publish or Teach? The Role of the Scientific Environment on Academics' Multitasking</w:t>
               </w:r>
@@ -1313,73 +1313,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ème Congrès annuel de l'AFSE, Aix-en-Provence, 24-26 juin 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité du Laboratoire CRIEF de l'université de Poitiers, 28 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00857760v1</w:t>
+                <w:t xml:space="preserve">halshs-00952204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publish or Teach? The Role of the Scientific Environment on Academics' Multitasking</w:t>
               </w:r>
@@ -1408,73 +1408,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30èmes Journées de Microéconomie Appliquée, Nice, 6-7 juin 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">62ème Congrès annuel de l'AFSE, Aix-en-Provence, 24-26 juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00861337v1</w:t>
+                <w:t xml:space="preserve">halshs-00857760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétition académique et modes de production scientifique des économistes français</w:t>
               </w:r>
@@ -1503,73 +1503,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes Journées de Microéconomie Appliquée, Brest, 7-8 juin 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">61ème congrès Annuel de l'AFSE, Paris, 2-4 juillet 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00952174v1</w:t>
+                <w:t xml:space="preserve">halshs-00952173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétition académique et modes de production scientifique des économistes français</w:t>
               </w:r>
@@ -1598,73 +1598,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème congrès Annuel de l'AFSE, Paris, 2-4 juillet 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">29èmes Journées de Microéconomie Appliquée, Brest, 7-8 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00952173v1</w:t>
+                <w:t xml:space="preserve">halshs-00952174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2218,51 +2218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2020.514t.2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950035v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.174.0057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Sabatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtv038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857760v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01333442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2020.514t.2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950035v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.174.0057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Sabatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtv038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952174v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01333442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>