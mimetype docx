--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -441,144 +441,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioremediation Performance of Two Telluric Saprotrophic Fungi, Penicillium Brasilianum and Fusarium Solani , in Aged Dioxin-contaminated Soil Microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicological responses of BEAS‐2B cells to repeated exposures to benzene, toluene, m ‐xylene, and mesitylene using air–liquid interface method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Méausoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Delsarte</w:t>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rafin</w:t>
+                <w:t xml:space="preserve">Marianne Seigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Veignie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Sediment Contamination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (6), pp.743-756. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (8), pp.1262-1274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15320383.2021.1890692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jat.4113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304863v1</w:t>
+                <w:t xml:space="preserve">hal-04367132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation at the Crossroads: the Combined Effects of COVID-19, Ageing, and Air Pollution</w:t>
               </w:r>
@@ -675,161 +692,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological responses of BEAS‐2B cells to repeated exposures to benzene, toluene, m ‐xylene, and mesitylene using air–liquid interface method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Méausoone</w:t>
+                <w:t xml:space="preserve">Bioremediation Performance of Two Telluric Saprotrophic Fungi, Penicillium Brasilianum and Fusarium Solani , in Aged Dioxin-contaminated Soil Microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delsarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Veignie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (8), pp.1262-1274. </w:t>
+              <w:t xml:space="preserve">Soil and Sediment Contamination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (6), pp.743-756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jat.4113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15320383.2021.1890692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367132v1</w:t>
+                <w:t xml:space="preserve">hal-04304863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity of fine and quasi-ultrafine particles: Focus on the effects of organic extractable and non-extractable matter fractions</w:t>
               </w:r>
@@ -943,295 +943,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Sea Breeze Dynamics on Atmospheric Pollutants and Their Toxicity in Industrial and Urban Coastal Environments</w:t>
+                <w:t xml:space="preserve">A prospective pilot study of the T‐lymphocyte response to fine particulate matter exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Billet</w:t>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Méausoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+                <w:t xml:space="preserve">Fabien Visade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12040648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (5), pp.619 - 630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jat.3932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874126v1</w:t>
+                <w:t xml:space="preserve">hal-03656790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective pilot study of the T‐lymphocyte response to fine particulate matter exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Sea Breeze Dynamics on Atmospheric Pollutants and Their Toxicity in Industrial and Urban Coastal Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Visade</w:t>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (5), pp.619 - 630. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jat.3932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12040648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656790v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric fine particulate matter and epithelial mesenchymal transition in pulmonary cells: state of the art and critical review of the in vitro studies</w:t>
               </w:r>
@@ -1373,51 +1373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 254, Part A, pp.112933. </w:t>
@@ -1729,1100 +1729,1112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of diesel and biodiesel exhausts on lung oxidative stress and genotoxicity in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical characterization of fine and ultrafine PM, direct and indirect genotoxicity of PM and their organic extracts on pulmonary cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douki</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Lecureur</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.12.077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.168-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711070v1</w:t>
+                <w:t xml:space="preserve">hal-02025015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aging in the modulation of epigenetic biomarkers of carcinogenesis after exposure to air pollution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Landkocz</w:t>
+                <w:t xml:space="preserve">Comparative study of diesel and biodiesel exhausts on lung oxidative stress and genotoxicity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Preterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Lepers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Armand</w:t>
+                <w:t xml:space="preserve">V. Lecureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.05.018⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 235, pp.514-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.12.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025021v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of fine and ultrafine PM, direct and indirect genotoxicity of PM and their organic extracts on pulmonary cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Billet</w:t>
+                <w:t xml:space="preserve">Influence of aging in the modulation of epigenetic biomarkers of carcinogenesis after exposure to air pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.04.022⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, p.125-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02025015v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characteristics, mutagenicity and genotoxicity of airborne particles under industrial and rural influences in Northern Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine and ultrafine atmospheric particulate matter at a multi-influenced urban site: Physicochemical characterization, mutagenicity and cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Melki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+                <w:t xml:space="preserve">Véronique André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Aouad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bilal El Khoury</w:t>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 221, pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9389-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356215v1</w:t>
+                <w:t xml:space="preserve">hal-02025255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine and ultrafine atmospheric particulate matter at a multi-influenced urban site: Physicochemical characterization, mutagenicity and cytotoxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usefulness of toxicological validation of VOCs catalytic degradation by air-liquid interface exposure system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+                <w:t xml:space="preserve">Julien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Genevray</w:t>
+                <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 221, pp.130-140. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.328-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025255v1</w:t>
+                <w:t xml:space="preserve">hal-04295042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of toxicological validation of VOCs catalytic degradation by air-liquid interface exposure system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physicochemical characteristics, mutagenicity and genotoxicity of airborne particles under industrial and rural influences in Northern Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Cousin</w:t>
+                <w:t xml:space="preserve">Pamela Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Genty</w:t>
+                <w:t xml:space="preserve">Samer Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.10.027⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (23), pp.18782-18797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9389-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295042v1</w:t>
+                <w:t xml:space="preserve">hal-04356215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of by-products issued from the catalytic oxidation of toluene by chemical and biological methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy de Weireld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (10), pp.1084-1093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2015.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic effects of di-(2-ethylhexyl)-phthalate in Syrian hamster embryo cells: an important role of early cytoskeleton disturbances in carcinogenesis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Atienzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-12-524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2832,267 +2844,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicité de particules fines atmosphériques d’influences portuaire, industrielle et de zones urbaines sur des cellules pulmonaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société de Toxicologie Cellulaire et Moléculaire (STCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of airborne particulate matter from port, industrial and urban areas on oxidative and inflammatory responses in lung cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress of the European Society of Toxicology In Vitro (ESTIV 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization and in vitro toxicity in human bronchial epithelial cells BEAS-2B of PM2.5 from an urban site under industrial emission influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3114,124 +3126,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Ultrafine Particles 2019 - Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular response and extracellular vesicles characterization of human macrophages exposed to fine atmospheric particulate matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,448 +3288,448 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extracellular Vesicles in Health &amp; Disease - FSEV-2019 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of fine and quasi-ultrafine atmospheric particles characteristics at an industrialized coastal city, Northern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+                <w:t xml:space="preserve">Influence of sea breeze dynamics on aerosols physicochemical properties and toxicity in an industrialized city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405259v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sea breeze dynamics on aerosols physicochemical properties and toxicity in an industrialized city</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Deboudt</w:t>
+                <w:t xml:space="preserve">Seasonal variations of fine and quasi-ultrafine atmospheric particles characteristics at an industrialized coastal city, Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426771v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in-vitro du rôle de la fraction nanométrique dans la toxicité des PM2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Shirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée de rencontres régionales Pollution, Santé et Longévité : « Nanoparticules et PUF: impacts sur la santé humaine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine particulate matter (PM2.5) exposure consequences on macrophages polarization and released extracellular vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3776,198 +3788,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Society of Extracellular Vesicles (FSEV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health impact of air pollution in Northern Lebanon: from epidemiology to toxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela N. Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th LAAS International Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l’exposition aux particules fines (PM2.5) sur la polarisation des macrophages et sur les vésicules extracellulaires (ev) libérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4026,87 +4038,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque International Francophone en Environnement et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral Côte d'Opale (ULCO), Oct 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vésicules extracellulaires comme nouveaux biomarqueurs de toxicité de la pollution atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4151,801 +4163,801 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génotoxicité directe et indirecte de particules fines atmosphériques collectées sous influences industrielle et rurale au Liban</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Billet</w:t>
+                <w:t xml:space="preserve">Atmospheric fine particulate matter: from chemical characterization to the study of toxicological effects on human bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samer Aouad</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum annuel de la Société Française de Toxicologie Génétique (SFTG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405264v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric fine particulate matter: from chemical characterization to the study of toxicological effects on human bronchial epithelial cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+                <w:t xml:space="preserve">Génotoxicité directe et indirecte de particules fines atmosphériques collectées sous influences industrielle et rurale au Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela N. Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Perrine Martin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Xi'an, China</w:t>
+              <w:t xml:space="preserve">Forum annuel de la Société Française de Toxicologie Génétique (SFTG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405231v1</w:t>
+                <w:t xml:space="preserve">hal-04405264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect genotoxic damages and epigenetic modifications induced by fine particulate matter from industrial and rural influenced sites in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela N. Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Environmental Mutagenesis and Genomics Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique et génotoxicité de particules atmosphériques dans les régions Nord du Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela N. Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Franco-Libanaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Hadath, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société de Pharmacologie Toxicologie Cellulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche des mécanismes d’actions cellulaires et moléculaires des aérosols d’origine industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution IRENI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4955,154 +4967,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity of airborne particulate matter in port, industrial and urban areas and effects on epithelial-to-mesenchymal transition in lung A549 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Courcot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTOX XVIth International Congress of Toxicology (ICT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -5120,64 +5132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5241,57 +5253,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Courcot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTOX XVIth International Congress of Toxicology (ICT)</w:t>
             </w:r>
@@ -5323,51 +5335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular response and extracellular vesicles characterization of human macrophages exposed to PM2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5573,90 +5585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of diesel and biodiesel exhausts repeated exposure on lung genotoxicity in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Preterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lecureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5737,57 +5749,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Meausoone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Tremolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Courcot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -5823,57 +5835,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of exposure of T cells to fine particulate matter and the influence of age - a prospective pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Al Zallouha</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5948,90 +5960,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude multidisciplinaire de la pollution atmosphérique particulaire au Nord Liban: de l'analyse physico-chimique à l'évaluation sociétale et épidémiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela N. Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6067,359 +6079,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiARN : Biomarqueurs précoces d’exposition à la pollution atmosphérique particulaire, en fonction de l’âge, dans les lymphocytes humains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Al Zallouha</w:t>
+                <w:t xml:space="preserve">Particules fines atmospheriques et biomarqueurs d’exposition - Influence de l’âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-J. Vitagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque International Francophone en Environnement et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411884v1</w:t>
+                <w:t xml:space="preserve">hal-04411876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particules fines atmospheriques et biomarqueurs d’exposition - Influence de l’âge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Al Zallouha</w:t>
+                <w:t xml:space="preserve">MiARN : Biomarqueurs précoces d’exposition à la pollution atmosphérique particulaire, en fonction de l’âge, dans les lymphocytes humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Borgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Tremolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-J. Vitagliano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque International Francophone en Environnement et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411876v1</w:t>
+                <w:t xml:space="preserve">hal-04411884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des polluants atmosphériques sur la santé respiratoire : Identification de biomarqueurs d’exposition ou d’effet des contaminants chimiques gazeux et particulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Al Zallouha</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghidaa Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Méausoone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela N. Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de lancement CPER Climibio - Changement climatique, Dynamique de l'atmosphère, Impacts sur la biodiversité et la santé humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lille, France. 2017</w:t>
@@ -6573,103 +6585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de l’influence de l’âge sur la réponse biologique à la pollution atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Al Zallouha</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-J. Vitagliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq, France</w:t>
@@ -6698,103 +6710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical characteristics, mutagenicity, genotoxicity and clastogenicity of atmospheric aerosols under industrial and rural influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela N. Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Aerosol Conference - EAC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
@@ -6823,103 +6835,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health impact of air pollution in Northern Lebanon: from chemical and toxicological analyses to a pilot epidemiological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela N. Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress on In Vitro Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Juan-les-Pins, France</w:t>
@@ -6948,103 +6960,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne particles under industrial influence in Lebanon: physicochemical characteristics, genotoxic and mutagenic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela N. Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th LAAS International Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Kaslik, Lebanon</w:t>
@@ -7086,64 +7098,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of smoking on fine and ultrafine air pollution PM in their pulmonary genetic and epigenetic toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7211,77 +7223,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between fine and ultrafine atmospheric particles composition under an urban-industrial influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dewaële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Genevray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7323,77 +7335,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Genotoxicity of Airborne Particles in Northern Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela N. Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7461,90 +7473,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban air pollution fine particulate matter exposure: Biomarkers of carcinogenesis modulated by people ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Al Zallouha</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Congress of the European Societies of Toxicology - EUROTOX 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. 2015</w:t>
@@ -7573,77 +7585,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique et génotoxicité de particules atmosphériques du Nord du Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela N. Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7692,152 +7704,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Capron</w:t>
+                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (1) caractérisations physico-chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Armand</w:t>
+                <w:t xml:space="preserve">A. Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société de Pharmacologie Toxicologie Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411922v1</w:t>
+                <w:t xml:space="preserve">hal-04411931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (2) altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
               </w:r>
@@ -7849,120 +7861,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques de restitution des travaux de recherche du PNR-EST, Institut Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411920v1</w:t>
+                <w:t xml:space="preserve">hal-04411921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (2) altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
               </w:r>
@@ -7974,327 +7986,327 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques de restitution des travaux de recherche du PNR-EST, Institut Pasteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411921v1</w:t>
+                <w:t xml:space="preserve">hal-04411920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (1) caractérisations physico-chimiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Genevray</w:t>
+                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Delbende</w:t>
+                <w:t xml:space="preserve">L. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société de Pharmacologie Toxicologie Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411931v1</w:t>
+                <w:t xml:space="preserve">hal-04411922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (1) caractérisations physico-chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Genevray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques de restitution des travaux de recherche du PNR-EST, Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
@@ -8739,51 +8751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tanios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178688" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04229870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03773338v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Kaliya Perumal Veerapandian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bitar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Geyter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Morent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cs.2022.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delsarte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rafin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Veignie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2021.1890692" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine J. Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Seigneur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.4113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidaa Badran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abbas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Roumie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125440" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Visade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3932" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2020.1816238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tremolet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poddighe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.831" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7PKJPCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711070v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.077" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.05.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.04.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BPCJL47-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Melki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Khoury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9389-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025255v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.054" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FG7PTPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.10.027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163253v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Atienzar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-524" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405259v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Shirali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405266v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela N. Melki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Khoury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foug&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courcot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grare" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Preterre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408675v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina El Hajj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Meausoone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Poddighe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Vitagliano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411875v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411952v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy Saint-Georges" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewa&#235;le" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delbende" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411954v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El-Khoury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411931v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbende" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411933v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03806361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Villard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schroeder" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tanios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178688" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04229870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03773338v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Kaliya Perumal Veerapandian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bitar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Geyter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Morent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cs.2022.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Seigneur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.4113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine J. Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delsarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rafin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Veignie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2021.1890692" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidaa Badran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abbas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Roumie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125440" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Visade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2020.1816238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tremolet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poddighe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.831" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7PKJPCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.04.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BPCJL47-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.05.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FG7PTPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.10.027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXT5813P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356215v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Melki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Khoury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9389-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Atienzar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-524" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405217v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Shirali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela N. Melki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405264v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405267v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foug&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grare" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Preterre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408675v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina El Hajj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Meausoone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Poddighe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Vitagliano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411875v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411952v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy Saint-Georges" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewa&#235;le" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delbende" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411954v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El-Khoury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411931v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbende" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411922v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411933v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03806361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Villard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schroeder" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>