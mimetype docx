--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -441,161 +441,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological responses of BEAS‐2B cells to repeated exposures to benzene, toluene, m ‐xylene, and mesitylene using air–liquid interface method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Méausoone</w:t>
+                <w:t xml:space="preserve">Bioremediation Performance of Two Telluric Saprotrophic Fungi, Penicillium Brasilianum and Fusarium Solani , in Aged Dioxin-contaminated Soil Microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delsarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Veignie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (8), pp.1262-1274. </w:t>
+              <w:t xml:space="preserve">Soil and Sediment Contamination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (6), pp.743-756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jat.4113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15320383.2021.1890692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367132v1</w:t>
+                <w:t xml:space="preserve">hal-04304863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation at the Crossroads: the Combined Effects of COVID-19, Ageing, and Air Pollution</w:t>
               </w:r>
@@ -692,347 +675,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioremediation Performance of Two Telluric Saprotrophic Fungi, Penicillium Brasilianum and Fusarium Solani , in Aged Dioxin-contaminated Soil Microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicological responses of BEAS‐2B cells to repeated exposures to benzene, toluene, m ‐xylene, and mesitylene using air–liquid interface method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Méausoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Delsarte</w:t>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rafin</w:t>
+                <w:t xml:space="preserve">Marianne Seigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Veignie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Sediment Contamination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (6), pp.743-756. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (8), pp.1262-1274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15320383.2021.1890692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jat.4113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304863v1</w:t>
+                <w:t xml:space="preserve">hal-04367132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of fine and quasi-ultrafine particles: Focus on the effects of organic extractable and non-extractable matter fractions</w:t>
+                <w:t xml:space="preserve">Impact of Sea Breeze Dynamics on Atmospheric Pollutants and Their Toxicity in Industrial and Urban Coastal Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghidaa Badran</w:t>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Verdin</w:t>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Abbas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Roumie</w:t>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125440⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12040648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488544v1</w:t>
+                <w:t xml:space="preserve">hal-02874126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prospective pilot study of the T‐lymphocyte response to fine particulate matter exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Méausoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Visade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1047,234 +1047,234 @@
               <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (5), pp.619 - 630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jat.3932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Sea Breeze Dynamics on Atmospheric Pollutants and Their Toxicity in Industrial and Urban Coastal Environments</w:t>
+                <w:t xml:space="preserve">Toxicity of fine and quasi-ultrafine particles: Focus on the effects of organic extractable and non-extractable matter fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Billet</w:t>
+                <w:t xml:space="preserve">Ghidaa Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Deboudt</w:t>
+                <w:t xml:space="preserve">Imane Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+                <w:t xml:space="preserve">Mohamed Roumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (4), pp.648. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 243, pp.125440 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12040648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874126v1</w:t>
+                <w:t xml:space="preserve">hal-03488544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric fine particulate matter and epithelial mesenchymal transition in pulmonary cells: state of the art and critical review of the in vitro studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1315,1070 +1315,1058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular response and extracellular vesicles characterization of human macrophages exposed to fine atmospheric particulate matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro toxicological evaluation of emissions from catalytic oxidation removal of industrial VOCs by air/liquid interface (ALI) exposure system in repeated mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Méausoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca El Khawaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Héliot</w:t>
+                <w:t xml:space="preserve">Gauthier Tremolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Trémolet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Landkocz</w:t>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 254, Part A, pp.112933. </w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.110 - 117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2019.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488204v1</w:t>
+                <w:t xml:space="preserve">hal-03486078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro toxicological evaluation of emissions from catalytic oxidation removal of industrial VOCs by air/liquid interface (ALI) exposure system in repeated mode</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular response and extracellular vesicles characterization of human macrophages exposed to fine atmospheric particulate matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Tremolet</w:t>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+                <w:t xml:space="preserve">Amélie Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Cousin</w:t>
+                <w:t xml:space="preserve">Gauthier Trémolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2019.03.030⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254 (Part A), pp.112933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486078v1</w:t>
+                <w:t xml:space="preserve">hal-03488204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of exposure of T cells to fine particulate matter and the influence of age ; a prospective pilot study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of diesel and biodiesel exhausts on lung oxidative stress and genotoxicity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Borgie</w:t>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Poddighe</w:t>
+                <w:t xml:space="preserve">Cécile Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Preterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.831⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 235, pp.514-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.12.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05477809v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of fine and ultrafine PM, direct and indirect genotoxicity of PM and their organic extracts on pulmonary cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Billet</w:t>
+                <w:t xml:space="preserve">Influence of aging in the modulation of epigenetic biomarkers of carcinogenesis after exposure to air pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.04.022⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, p.125-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02025015v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of diesel and biodiesel exhausts on lung oxidative stress and genotoxicity in rats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Chemical characterization of fine and ultrafine PM, direct and indirect genotoxicity of PM and their organic extracts on pulmonary cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Lecureur</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.12.077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.168-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711070v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aging in the modulation of epigenetic biomarkers of carcinogenesis after exposure to air pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+                <w:t xml:space="preserve">Effects of exposure of T cells to fine particulate matter and the influence of age ; a prospective pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Borgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Lepers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Armand</w:t>
+                <w:t xml:space="preserve">S. Poddighe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Part of special issue ABSTRACTS of the 54th Congress of the European Societies of Toxicology (EUROTOX 2018) TOXICOLOGY OUT OF THE BOX Brussels, Belgium, 2nd – 5th of September, 2018, 295 (supplement 1), pp.S181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.05.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02025021v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine and ultrafine atmospheric particulate matter at a multi-influenced urban site: Physicochemical characterization, mutagenicity and cytotoxicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Physicochemical characteristics, mutagenicity and genotoxicity of airborne particles under industrial and rural influences in Northern Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Genevray</w:t>
+                <w:t xml:space="preserve">Samer Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.054⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (23), pp.18782-18797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9389-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025255v1</w:t>
+                <w:t xml:space="preserve">hal-04356215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of toxicological validation of VOCs catalytic degradation by air-liquid interface exposure system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2435,191 +2423,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characteristics, mutagenicity and genotoxicity of airborne particles under industrial and rural influences in Northern Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine and ultrafine atmospheric particulate matter at a multi-influenced urban site: Physicochemical characterization, mutagenicity and cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Melki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+                <w:t xml:space="preserve">Véronique André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Aouad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bilal El Khoury</w:t>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 221, pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9389-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356215v1</w:t>
+                <w:t xml:space="preserve">hal-02025255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of by-products issued from the catalytic oxidation of toluene by chemical and biological methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2797,5559 +2797,5559 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-12-524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxicity of airborne particulate matter in port, industrial and urban areas and effects on epithelial-to-mesenchymal transition in lung A549 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUTOX XVIth International Congress of Toxicology (ICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does atmospheric fine particulate matter from 4 distinct origins impact EMT on lung cells?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEMTIA X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxicity of airborne particulate matter from port, industrial and urban areas on lung cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUTOX XVIth International Congress of Toxicology (ICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activation of NRF2 and AHR signaling pathways and autophagy by ambient fine and quasi-ultrafine particles in human bronchial epithelial BEAS-2B cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghidaa Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55th congress of the European societies of Toxicology (EUROTOX 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cellular response and extracellular vesicles characterization of human macrophages exposed to PM2.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Trémolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55th congress of the European societies of Toxicology (EUROTOX 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of diesel and biodiesel exhausts repeated exposure on lung genotoxicity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Preterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lecureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47th Meeting of the European Environmental Mutagenesis and Genomics Society (EEMGS) - "Genotoxicology and cancer: Science challenges solved by transdisciplinary collaboration"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Induction of epithelial-to-mesenchymal transition (EMT) on human bronchial BEAS-2B cells exposed to fine particulate matter PM2.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Meausoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Tremolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Congress on In Vitro Toxicology (ESTIV2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of exposure of T cells to fine particulate matter and the influence of age - a prospective pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Borgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Poddighe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROTOX 2018 – 54th Congress of the European Societies of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude multidisciplinaire de la pollution atmosphérique particulaire au Nord Liban: de l'analyse physico-chimique à l'évaluation sociétale et épidémiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela N. Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque International Francophone en Environnement et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MiARN : Biomarqueurs précoces d’exposition à la pollution atmosphérique particulaire, en fonction de l’âge, dans les lymphocytes humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Borgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Tremolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-J. Vitagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque International Francophone en Environnement et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des polluants atmosphériques sur la santé respiratoire : Identification de biomarqueurs d’exposition ou d’effet des contaminants chimiques gazeux et particulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghidaa Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Méausoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela N. Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de lancement CPER Climibio - Changement climatique, Dynamique de l'atmosphère, Impacts sur la biodiversité et la santé humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lille, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particules fines atmospheriques et biomarqueurs d’exposition - Influence de l’âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-J. Vitagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque International Francophone en Environnement et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche de l’influence de l’âge sur la réponse biologique à la pollution atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-J. Vitagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fine particulate matter (PM2.5) exposure consequences on macrophages polarisation and released extracellular vesicles (EVs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Tremolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Extracellular Vesicles (ISEV2017) - 6th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physicochemical characteristics, mutagenicity, genotoxicity and clastogenicity of atmospheric aerosols under industrial and rural influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela N. Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd European Aerosol Conference - EAC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health impact of air pollution in Northern Lebanon: from chemical and toxicological analyses to a pilot epidemiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela N. Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Congress on In Vitro Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Juan-les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airborne particles under industrial influence in Lebanon: physicochemical characteristics, genotoxic and mutagenic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela N. Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22th LAAS International Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Kaslik, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison between fine and ultrafine atmospheric particles composition under an urban-industrial influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delbende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P4TA-CERTAM International Workshop: Characterization of Complex Nanoaerosol Emissions: metrology, health and environmental issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of smoking on fine and ultrafine air pollution PM in their pulmonary genetic and epigenetic toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roy Saint-Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2015 European Aerosol Conference (EAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Milan, Italy. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization and Genotoxicity of Airborne Particles in Northern Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela N. Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal El-Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st LAAS International Science Conference "Horizon 2020: Advances in Sciences and technology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban air pollution fine particulate matter exposure: Biomarkers of carcinogenesis modulated by people ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51st Congress of the European Societies of Toxicology - EUROTOX 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation physico-chimique et génotoxicité de particules atmosphériques du Nord du Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela N. Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal El-Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum annuel de la Société Française de Toxicologie Génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la Société de Pharmacologie Toxicologie Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (2) altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (1) caractérisations physico-chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delbende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (2) altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Scientifiques de restitution des travaux de recherche du PNR-EST, Institut Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (1) caractérisations physico-chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delbende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Scientifiques de restitution des travaux de recherche du PNR-EST, Institut Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicité de particules fines atmosphériques d’influences portuaire, industrielle et de zones urbaines sur des cellules pulmonaires</w:t>
+                <w:t xml:space="preserve">Impact of airborne particulate matter from port, industrial and urban areas on oxidative and inflammatory responses in lung cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société de Toxicologie Cellulaire et Moléculaire (STCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">21st International Congress of the European Society of Toxicology In Vitro (ESTIV 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405226v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of airborne particulate matter from port, industrial and urban areas on oxidative and inflammatory responses in lung cells</w:t>
+                <w:t xml:space="preserve">Toxicité de particules fines atmosphériques d’influences portuaire, industrielle et de zones urbaines sur des cellules pulmonaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress of the European Society of Toxicology In Vitro (ESTIV 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Société de Toxicologie Cellulaire et Moléculaire (STCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405225v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization and in vitro toxicity in human bronchial epithelial cells BEAS-2B of PM2.5 from an urban site under industrial emission influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Ultrafine Particles 2019 - Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular response and extracellular vesicles characterization of human macrophages exposed to fine atmospheric particulate matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Trémolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extracellular Vesicles in Health &amp; Disease - FSEV-2019 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 2nd Congress of the French Society of Extracellular Vesicles (FSEV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSEV- French Society of Extracellular Vesicles, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sea breeze dynamics on aerosols physicochemical properties and toxicity in an industrialized city</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Deboudt</w:t>
+                <w:t xml:space="preserve">Seasonal variations of fine and quasi-ultrafine atmospheric particles characteristics at an industrialized coastal city, Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426771v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of fine and quasi-ultrafine atmospheric particles characteristics at an industrialized coastal city, Northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of sea breeze dynamics on aerosols physicochemical properties and toxicity in an industrialized city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405259v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in-vitro du rôle de la fraction nanométrique dans la toxicité des PM2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Shirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée de rencontres régionales Pollution, Santé et Longévité : « Nanoparticules et PUF: impacts sur la santé humaine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine particulate matter (PM2.5) exposure consequences on macrophages polarization and released extracellular vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Héliot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gauthier Tremolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Society of Extracellular Vesicles (FSEV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health impact of air pollution in Northern Lebanon: from epidemiology to toxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela N. Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th LAAS International Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l’exposition aux particules fines (PM2.5) sur la polarisation des macrophages et sur les vésicules extracellulaires (ev) libérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Héliot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gauthier Tremolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque International Francophone en Environnement et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral Côte d'Opale (ULCO), Oct 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vésicules extracellulaires comme nouveaux biomarqueurs de toxicité de la pollution atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Héliot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gauthier Tremolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric fine particulate matter: from chemical characterization to the study of toxicological effects on human bronchial epithelial cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+                <w:t xml:space="preserve">Génotoxicité directe et indirecte de particules fines atmosphériques collectées sous influences industrielle et rurale au Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela N. Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Perrine Martin</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Xi'an, China</w:t>
+              <w:t xml:space="preserve">Forum annuel de la Société Française de Toxicologie Génétique (SFTG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405231v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génotoxicité directe et indirecte de particules fines atmosphériques collectées sous influences industrielle et rurale au Liban</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Billet</w:t>
+                <w:t xml:space="preserve">Atmospheric fine particulate matter: from chemical characterization to the study of toxicological effects on human bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samer Aouad</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum annuel de la Société Française de Toxicologie Génétique (SFTG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405264v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect genotoxic damages and epigenetic modifications induced by fine particulate matter from industrial and rural influenced sites in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela N. Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Environmental Mutagenesis and Genomics Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique et génotoxicité de particules atmosphériques dans les régions Nord du Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela N. Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Franco-Libanaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Hadath, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société de Pharmacologie Toxicologie Cellulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche des mécanismes d’actions cellulaires et moléculaires des aérosols d’origine industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution IRENI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405220v1</w:t>
-              </w:r>
-[...3384 lines deleted...]
-                <w:t xml:space="preserve">hal-04411933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8751,51 +8751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tanios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178688" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04229870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03773338v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Kaliya Perumal Veerapandian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bitar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Geyter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Morent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cs.2022.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Seigneur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.4113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine J. Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delsarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rafin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Veignie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2021.1890692" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidaa Badran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abbas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Roumie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125440" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Visade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2020.1816238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tremolet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poddighe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.831" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7PKJPCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.04.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BPCJL47-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.05.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FG7PTPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.10.027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXT5813P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356215v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Melki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Khoury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9389-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Atienzar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-524" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405217v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Shirali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela N. Melki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405264v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405267v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foug&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407380v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grare" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Preterre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408675v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina El Hajj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Meausoone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Poddighe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Vitagliano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411875v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411952v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy Saint-Georges" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewa&#235;le" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delbende" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411954v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El-Khoury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411931v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbende" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411922v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411933v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03806361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Villard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schroeder" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tanios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178688" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04229870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03773338v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Kaliya Perumal Veerapandian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bitar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Geyter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Morent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cs.2022.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delsarte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rafin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Veignie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2021.1890692" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine J. Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Seigneur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.4113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Visade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidaa Badran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abbas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Roumie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125440" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2020.1816238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tremolet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.05.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.04.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BPCJL47-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poddighe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.831" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7PKJPCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Melki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Khoury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9389-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.10.027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXT5813P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.054" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FG7PTPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Atienzar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-524" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grare" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Preterre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408675v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina El Hajj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Meausoone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Poddighe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela N. Melki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Vitagliano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411909v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Khoury" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewa&#235;le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delbende" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy Saint-Georges" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El-Khoury" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbende" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405225v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405226v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405246v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405262v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405259v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405217v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Shirali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405239v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405241v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405265v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405267v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405247v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foug&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405220v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03806361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Villard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schroeder" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>