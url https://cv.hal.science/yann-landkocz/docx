--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -1315,295 +1315,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro toxicological evaluation of emissions from catalytic oxidation removal of industrial VOCs by air/liquid interface (ALI) exposure system in repeated mode</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular response and extracellular vesicles characterization of human macrophages exposed to fine atmospheric particulate matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Tremolet</w:t>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+                <w:t xml:space="preserve">Amélie Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Cousin</w:t>
+                <w:t xml:space="preserve">Gauthier Trémolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2019.03.030⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254 (Part A), pp.112933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486078v1</w:t>
+                <w:t xml:space="preserve">hal-03488204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular response and extracellular vesicles characterization of human macrophages exposed to fine atmospheric particulate matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Martin</w:t>
+                <w:t xml:space="preserve">In vitro toxicological evaluation of emissions from catalytic oxidation removal of industrial VOCs by air/liquid interface (ALI) exposure system in repeated mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Méausoone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca El Khawaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Héliot</w:t>
+                <w:t xml:space="preserve">Gauthier Tremolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Trémolet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Landkocz</w:t>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 254 (Part A), pp.112933. </w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.110 - 117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2019.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488204v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of diesel and biodiesel exhausts on lung oxidative stress and genotoxicity in rats</w:t>
               </w:r>
@@ -1628,51 +1628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Preterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1883,51 +1883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2277,319 +2277,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of toxicological validation of VOCs catalytic degradation by air-liquid interface exposure system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine and ultrafine atmospheric particulate matter at a multi-influenced urban site: Physicochemical characterization, mutagenicity and cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Cousin</w:t>
+                <w:t xml:space="preserve">Véronique André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Genty</w:t>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 152, pp.328-335. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 221, pp.130-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.10.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295042v1</w:t>
+                <w:t xml:space="preserve">hal-02025255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine and ultrafine atmospheric particulate matter at a multi-influenced urban site: Physicochemical characterization, mutagenicity and cytotoxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usefulness of toxicological validation of VOCs catalytic degradation by air-liquid interface exposure system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+                <w:t xml:space="preserve">Julien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Genevray</w:t>
+                <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 221, pp.130-140. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.328-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025255v1</w:t>
+                <w:t xml:space="preserve">hal-04295042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of by-products issued from the catalytic oxidation of toluene by chemical and biological methods</w:t>
               </w:r>
@@ -2614,64 +2614,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy de Weireld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (10), pp.1084-1093. </w:t>
@@ -2977,256 +2977,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does atmospheric fine particulate matter from 4 distinct origins impact EMT on lung cells?</w:t>
+                <w:t xml:space="preserve">Toxicity of airborne particulate matter from port, industrial and urban areas on lung cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEMTIA X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IUTOX XVIth International Congress of Toxicology (ICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407384v1</w:t>
+                <w:t xml:space="preserve">hal-04407383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of airborne particulate matter from port, industrial and urban areas on lung cells</w:t>
+                <w:t xml:space="preserve">How does atmospheric fine particulate matter from 4 distinct origins impact EMT on lung cells?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTOX XVIth International Congress of Toxicology (ICT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">TEMTIA X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407383v1</w:t>
+                <w:t xml:space="preserve">hal-04407384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of NRF2 and AHR signaling pathways and autophagy by ambient fine and quasi-ultrafine particles in human bronchial epithelial BEAS-2B cells</w:t>
               </w:r>
@@ -3337,103 +3337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular response and extracellular vesicles characterization of human macrophages exposed to PM2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Trémolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th congress of the European societies of Toxicology (EUROTOX 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland</w:t>
@@ -3501,51 +3501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Preterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lecureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3613,51 +3613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Meausoone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Tremolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4001,51 +4001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Tremolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-J. Vitagliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4113,51 +4113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghidaa Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Méausoone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4251,51 +4251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-J. Vitagliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4331,277 +4331,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de l’influence de l’âge sur la réponse biologique à la pollution atmosphérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+                <w:t xml:space="preserve">Fine particulate matter (PM2.5) exposure consequences on macrophages polarisation and released extracellular vesicles (EVs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Tremolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J-J. Vitagliano</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">International Society for Extracellular Vesicles (ISEV2017) - 6th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411875v1</w:t>
+                <w:t xml:space="preserve">hal-04411909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine particulate matter (PM2.5) exposure consequences on macrophages polarisation and released extracellular vesicles (EVs)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Tremolet</w:t>
+                <w:t xml:space="preserve">Recherche de l’influence de l’âge sur la réponse biologique à la pollution atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-J. Vitagliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Extracellular Vesicles (ISEV2017) - 6th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411909v1</w:t>
+                <w:t xml:space="preserve">hal-04411875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical characteristics, mutagenicity, genotoxicity and clastogenicity of atmospheric aerosols under industrial and rural influence</w:t>
               </w:r>
@@ -5001,51 +5001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dewaële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Genevray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5113,51 +5113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5600,51 +5600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5738,51 +5738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5863,64 +5863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Genevray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5988,51 +5988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6113,64 +6113,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Genevray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delbende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6585,103 +6585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular response and extracellular vesicles characterization of human macrophages exposed to fine atmospheric particulate matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Trémolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd Congress of the French Society of Extracellular Vesicles (FSEV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FSEV- French Society of Extracellular Vesicles, Oct 2019, Nantes, France</w:t>
@@ -6736,77 +6736,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Genevray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t>
@@ -6986,51 +6986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7085,90 +7085,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine particulate matter (PM2.5) exposure consequences on macrophages polarization and released extracellular vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Héliot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gauthier Tremolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7335,90 +7335,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l’exposition aux particules fines (PM2.5) sur la polarisation des macrophages et sur les vésicules extracellulaires (ev) libérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Héliot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gauthier Tremolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7460,77 +7460,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vésicules extracellulaires comme nouveaux biomarqueurs de toxicité de la pollution atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Tremolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7762,51 +7762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Xi'an, China</w:t>
@@ -8111,51 +8111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8236,51 +8236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8751,51 +8751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tanios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178688" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04229870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03773338v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Kaliya Perumal Veerapandian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bitar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Geyter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Morent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cs.2022.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delsarte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rafin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Veignie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2021.1890692" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine J. Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Seigneur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.4113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Visade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidaa Badran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abbas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Roumie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125440" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2020.1816238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tremolet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.05.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.04.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BPCJL47-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poddighe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.831" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7PKJPCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Melki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Khoury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9389-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.10.027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXT5813P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.054" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FG7PTPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Atienzar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-524" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grare" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Preterre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408675v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina El Hajj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Meausoone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Poddighe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela N. Melki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Vitagliano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411909v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Khoury" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewa&#235;le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delbende" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy Saint-Georges" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El-Khoury" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbende" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405225v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405226v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405246v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405262v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405259v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405217v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Shirali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405239v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405241v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405265v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405267v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405247v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foug&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405220v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03806361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Villard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schroeder" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tanios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178688" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04229870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03773338v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Kaliya Perumal Veerapandian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bitar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Geyter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Morent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cs.2022.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delsarte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rafin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Veignie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2021.1890692" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine J. Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Seigneur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.4113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03656790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Visade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidaa Badran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abbas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Roumie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125440" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2020.1816238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.101" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tremolet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.05.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.04.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BPCJL47-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poddighe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.831" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7PKJPCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Melki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Khoury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9389-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025255v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.054" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FG7PTPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.10.027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXT5813P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03163253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Atienzar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-524" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grare" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Preterre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408675v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina El Hajj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Meausoone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Poddighe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela N. Melki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Vitagliano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Khoury" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewa&#235;le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delbende" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy Saint-Georges" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El-Khoury" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delbende" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405225v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405226v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405246v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405262v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405259v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405217v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Shirali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405239v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405241v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405265v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405267v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405247v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foug&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405220v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03806361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Villard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schroeder" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>