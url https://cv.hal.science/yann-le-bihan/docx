--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -145,698 +145,698 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D RFID/NFC Cylindrical Magnetic Reader Coils Structure, 3DCCS, for Orientation-Free Detection of HF Tags, for Biomedical Applications</w:t>
+                <w:t xml:space="preserve">In Situ Monitoring of the Martensitic Transformation Induced by Plasticity in a Stainless Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Sun</w:t>
+                <w:t xml:space="preserve">W. Jbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">A. Koster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+                <w:t xml:space="preserve">M. Rambaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Police</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JRFID.2025.3570909⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-025-01235-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292905v1</w:t>
+                <w:t xml:space="preserve">hal-05341626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Monitoring of the Martensitic Transformation Induced by Plasticity in a Stainless Steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward A D‐Band Thermoelectric Power Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Koster</w:t>
+                <w:t xml:space="preserve">Fatima Becher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rambaudon</w:t>
+                <w:t xml:space="preserve">François Ziadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Daniel</w:t>
+                <w:t xml:space="preserve">Doudou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Debray</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-025-01235-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mop.70095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05341626v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward A D‐Band Thermoelectric Power Sensor</w:t>
+                <w:t xml:space="preserve">Exploring DC Power Quality Measurement and Characterization Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Becher</w:t>
+                <w:t xml:space="preserve">Yara Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ziadé</w:t>
+                <w:t xml:space="preserve">Daniela Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doudou Ba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+                <w:t xml:space="preserve">Ludovic Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.70095⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (19), pp.6043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s25196043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885982v1</w:t>
+                <w:t xml:space="preserve">hal-05332192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring DC Power Quality Measurement and Characterization Techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple non-linear regression for microwaves characterization of dielectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Istrate</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hakim Sadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Yang</w:t>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s25196043⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131 (5), 387(9 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-025-08477-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332192v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple non-linear regression for microwaves characterization of dielectric materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 3-D RFID/NFC Cylindrical Magnetic Reader Coils Structure, 3DCCS, for Orientation-Free Detection of HF Tags, for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Hacib</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jie Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+                <w:t xml:space="preserve">Michel Police</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 131 (5), 387(9 p.). </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.236-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-025-08477-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JRFID.2025.3570909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079519v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive Microsensor for Biomedical Analysis by Magnetic Nanoparticles Detection: A Combined Simulation and Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Alati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -883,77 +883,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Omnidirectional Detection of RFID/NFC Patches Inside a Cubic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1043,51 +1043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Saif Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Agazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (1), pp.166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1115,464 +1115,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMP-Method Topology Optimization of Ferrite Structures in Inductive Power Transfer Systems</w:t>
+                <w:t xml:space="preserve">Mechanical Stress Identification Method in Anisotropic Ferromagnetic Materials using Eddy Current Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Pei</w:t>
+                <w:t xml:space="preserve">Safae Bouterfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+                <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65 (6), pp.1-7. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), pp.6200304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2023.3311632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3237316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242564v1</w:t>
+                <w:t xml:space="preserve">hal-04408821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Optimization of Ferrite Structure Used for Dynamic Wireless Power Transfer for 3 kW Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (14), pp.5439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en16145439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Stress Identification Method in Anisotropic Ferromagnetic Materials using Eddy Current Testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">SIMP-Method Topology Optimization of Ferrite Structures in Inductive Power Transfer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (5), pp.6200304. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (6), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3237316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2023.3311632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408821v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Shielding Optimization of an Inductive Power Transfer System for Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1619,90 +1619,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective optimization based on polynomial chaos expansions in the design of inductive power transfer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (6), pp.2045-2059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boughedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chelabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,90 +1866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Coupling Coils for Static Inductive Power-Transfer Systems Taking into Account Sources of Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (11), pp.6324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1996,90 +1996,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Characterization of Hidden Crack Inside a Stainless Steel Material Using Shear Vertical Waves and PLSR Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Boughedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Sadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (04), pp.2150045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2113,77 +2113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Coupler Topology for Dynamic Wireless Power Transfer for Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Kadem</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2243,103 +2243,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Method for Dimensioning Magnetic Shielding for an Induction Electric Vehicle Charging System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Benyoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Kadem</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 170, pp.153-167. </w:t>
@@ -2403,64 +2403,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjda Bouklachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (2), pp.107-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2488,512 +2488,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification in the design of wireless power transfer systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cracks Characterization of Non-Ferromagnetic Material Using EMAT Probe and PLSR Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Boughedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.391-396. </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.199 - 209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/phys-2020-0174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/PIERC20013103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934548v1</w:t>
+                <w:t xml:space="preserve">hal-02936879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracks Characterization of Non-Ferromagnetic Material Using EMAT Probe and PLSR Technique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Uncertainty quantification in the design of wireless power transfer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 103, pp.199 - 209. </w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.391-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERC20013103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936879v1</w:t>
+                <w:t xml:space="preserve">hal-02934548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible serialized complementary coils for the detection of moving LF RFID tags</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">UWB Vivaldi Antenna Array Lower Band Improvement for Ground Penetrating Radar Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JRFID.2019.2912532⟩</w:t>
+              <w:t xml:space="preserve">Radioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.92-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13164/re.2019.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114520v1</w:t>
+                <w:t xml:space="preserve">hal-02936695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB Vivaldi Antenna Array Lower Band Improvement for Ground Penetrating Radar Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible serialized complementary coils for the detection of moving LF RFID tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (1), pp.92-98. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13164/re.2019.0092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JRFID.2019.2912532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936695v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Calculable Standard Shunt for Current Measurements at 10 A and Up To 1 MHz</w:t>
               </w:r>
@@ -3005,51 +3005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ziade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 68 (6), pp.2215-2222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3083,64 +3083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced HF RFID Detection Area of Mobile Small Tag via Distributed Diameter Coil Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3243,64 +3243,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3398,51 +3398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Javier Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3489,64 +3489,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Diameter Subcoil Twisted Loop Antenna in Nonradiative WPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3649,77 +3649,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salhi Miyassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (5), pp.678-683. </w:t>
@@ -3783,51 +3783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ziadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3874,64 +3874,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of added resonators in RFID system at 13.56 MHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3995,103 +3995,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach based on ANFIS and input selection procedure for microwave characterization of dielectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Sadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (2), pp.799-813. </w:t>
@@ -4413,77 +4413,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Method for Modeling the Magnetic Field Emissions of Power Electronic Equipment From Magnetic Near Field Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benyoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Feliachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4524,2298 +4524,2298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy current characterization of small cracks using least square support vector machine</w:t>
+                <w:t xml:space="preserve">Design of a flexible eddy current probe in view of the evaluation of the electrical conductivity during inspection of defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chelabi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Benjamin Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc M Decitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/15/155303⟩</w:t>
+              <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.227 - 241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10589759.2016.1226303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460727v1</w:t>
+                <w:t xml:space="preserve">hal-01694431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of HF RFID Tag Detection With a Distributed Diameter Reader Coil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Statistical Approach for Nondestructive Incipient Crack Detection and Characterization Using Kullback-Leibler Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2544540⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (3), pp.1360-1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TR.2016.2570549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485134v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Wideband Eddy Current Device for the Conductivity Measurement of Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (11), pp.4151-4152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2544403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Approach for Nondestructive Incipient Crack Detection and Characterization Using Kullback-Leibler Divergence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eddy current characterization of small cracks using least square support vector machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Mohamed Chelabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demba Diallo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Riad Ikhlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boughedda Houssem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TR.2016.2570549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (15), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/15/155303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366652v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a flexible eddy current probe in view of the evaluation of the electrical conductivity during inspection of defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Delabre</w:t>
+                <w:t xml:space="preserve">Improvement of HF RFID Tag Detection With a Distributed Diameter Reader Coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc M Decitre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maati Lahrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (3), pp.227 - 241. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.1943 - 1946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10589759.2016.1226303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2544540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694431v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coils for ingestible capsules: Near-field magnetic induction link</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The combination of adaptive database SDM and multi-output SVM for eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+                <w:t xml:space="preserve">Chelabi Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Delcroix</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zoubida Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rachid Mekideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.07.009⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (6), pp.1731-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2014-0348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257135v1</w:t>
+                <w:t xml:space="preserve">hal-01254657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mortar element approach on overlapping non-nested grids: Application to eddy current non-destructive testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 267, pp.71-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amc.2015.05.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Eddy Current System for the Study of the Cranial Rhythmic Impulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stubbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Emmanuel Ozout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Herivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (1), 3 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2360875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based method for the characterisation of stress in magnetic materials using eddy current non-destructive evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Dahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (19), 10 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/48/19/195002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combination of adaptive database SDM and multi-output SVM for eddy current testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarik Hacib</w:t>
+                <w:t xml:space="preserve">Coils for ingestible capsules: Near-field magnetic induction link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubida Belli</w:t>
+                <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rachid Mekideche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (6), pp.1731-1739. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (9), pp.819-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2014-0348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254657v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of the probe displacement in eddy current testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Overlapping Nonmatching Grid Mortar Element Method for Maxwell's Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-141921⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.Article 7010004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099318v1</w:t>
+                <w:t xml:space="preserve">hal-01093403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and AC characterization of magneto-impedance microsensors for alternating magnetic field measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Peng</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (1-4 / 2014), pp.809-816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAE-141910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modeling of an inductive sensor with open magnetic core and conductive shielding above a multi-layered medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (3), 30901 (7 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2013130488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pebbles Tracking Thanks to RFID LF Multi-Loops Inductively Coupled Reader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pape Sanoussy Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55, pp.129-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2528/PIERC14102403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overlapping Nonmatching Grid Mortar Element Method for Maxwell's Equations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Partial least square regression: an analysis tool for quantitative non-destructive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">József Pávó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (2), pp.Article 7010004. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (3), pp.30901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2014130487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093403v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial least square regression: an analysis tool for quantitative non-destructive testing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">FEM technique for modeling eddy-current testing of ferromagnetic media with small skin depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2014130487⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.7003004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01099333v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01845468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM technique for modeling eddy-current testing of ferromagnetic media with small skin depth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pebbles Tracking Thanks to RFID LF Multi-Loops Inductively Coupled Reader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283246⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.129 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/pierc14102403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01845468v1</w:t>
+                <w:t xml:space="preserve">hal-01104660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pebbles Tracking Thanks to RFID LF Multi-Loops Inductively Coupled Reader</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Finite element simulation of the probe displacement in eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55, pp.129 - 137. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1-4 / 2014), pp.887-893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/pierc14102403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-141921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104660v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FEM modeling of printed coils for eddy current testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64, pp.24510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6900,51 +6900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Molka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36, pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7030,51 +7030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (1), pp.245-250. </w:t>
@@ -7125,64 +7125,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast diagnosis of transmission lines using neural networks and principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (1-4), pp.435-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7210,611 +7210,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Overlapping Finite Elements for Connecting Arbitrary Surfaces With Dual Formulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of thin conductive and magnetic layers in eddy current testing by overlapping finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (2), pp.583-586. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (1-4), pp.341-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2175907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-2012-1480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779504v1</w:t>
+                <w:t xml:space="preserve">hal-00779505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of thin conductive and magnetic layers in eddy current testing by overlapping finite elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Overlapping Finite Elements for Connecting Arbitrary Surfaces With Dual Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39 (1-4), pp.341-346. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.583-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-2012-1480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2175907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779505v1</w:t>
+                <w:t xml:space="preserve">hal-00779504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Characterization Using Ridge Polynomial Neural Networks and Least-Square Support Vector Machines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Solution of Inverse Problems in Electromagnetic NDT Using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benhamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbaar Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (9a), pp.330-333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711555v1</w:t>
+                <w:t xml:space="preserve">hal-00712479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of Inverse Problems in Electromagnetic NDT Using Neural Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microwave Characterization Using Ridge Polynomial Neural Networks and Least-Square Support Vector Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rachid Mekideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (5), pp.990-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2087743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712479v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping finite elements used to connect non-conforming meshes in 3-D with a vector potential formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (5), pp.1218-1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7842,1442 +7842,1442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of thin structures in eddy current testing with shell elements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microwave Characterization Using Least-Square Support vector Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rachid Mekideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp.2811-2814</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634365v1</w:t>
+                <w:t xml:space="preserve">hal-00555258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Characterization Using Least-Square Support vector Machines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling of thin structures in eddy current testing with shell elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (2), pp.23303-23308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555258v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of thin structures in eddy current testing with shell elements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Support vector machines for measuring dielectric properties of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rachid Mekideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (4), pp.1081-1089</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00555697v1</w:t>
+                <w:t xml:space="preserve">hal-00555259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support vector machines for measuring dielectric properties of materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of thin structures in eddy current testing with shell elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ospina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555259v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive evaluation of small defects using an eddy current microcoil sensor array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct and Inverse Modeling of a Microwave Sensor Determining the Proportion of Fluids in a Pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Ravat</w:t>
+                <w:t xml:space="preserve">Benjamin Jannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Woytasik</w:t>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.1510-1513</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447228v1</w:t>
+                <w:t xml:space="preserve">hal-00447295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and Inverse Modeling of a Microwave Sensor Determining the Proportion of Fluids in a Pipeline</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic Field Computation in Magnetic and Conductive Thin sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (3), pp.1510-1513</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (3), pp. 480-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447295v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Field Computation in Magnetic and Conductive Thin sheets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
+                <w:t xml:space="preserve">Study of the Degrees of Freedom Management of Dual Formulations for the Modelling of Thin Cracks in Eddy Current Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Choua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 7 (3), pp. 480-485</w:t>
+              <w:t xml:space="preserve">, 2009, 7 (5), pp. 475-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447227v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Degrees of Freedom Management of Dual Formulations for the Modelling of Thin Cracks in Eddy Current Testing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Non-destructive evaluation of small defects using an eddy current microcoil sensor array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Woytasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 7 (5), pp. 475-479</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 7 (3), pp.400-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2009.1061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447220v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Coil Arrangements for the EC Testing of Small Surface Breaking Defects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Generation and use of optimised databases in microwave characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gyimothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Electromagnetics and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (6), pp.467-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-smt:20080086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354401v1</w:t>
+                <w:t xml:space="preserve">hal-00763791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive mesh refinement and probe signal calculation in eddy current NDT by complementary formulations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of Coil Arrangements for the EC Testing of Small Surface Breaking Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (6), pp.1646 - 1649</w:t>
+              <w:t xml:space="preserve">Studies in Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31, pp.288-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352639v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and use of optimised databases in microwave characterisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+                <w:t xml:space="preserve">Adaptive mesh refinement and probe signal calculation in eddy current NDT by complementary formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Choua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (6), pp.1646 - 1649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-smt:20080086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00763791v1</w:t>
+                <w:t xml:space="preserve">hal-00352639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave characterization of dielectric materials using Bayesian neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 03, pp.169-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9311,77 +9311,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of small cracks in eddy current testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (2), pp.231-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9427,90 +9427,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural networks for broad-band evaluation of complex permittivity using a coaxial discontinuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (2), pp.197-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9535,77 +9535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element modelling tool of a buried system for glass furnace wall characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39, pp.179-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9624,411 +9624,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational environment for the fast calculation of ECT probe signal by field decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Non-destructive evaluation of layered planar media using MLP and RBF neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219794v1</w:t>
+                <w:t xml:space="preserve">hal-03680511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an hybrid 3D FEM for the modeling of micro-coil sensors and actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Computational environment for the fast calculation of ECT probe signal by field decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2005.11.060⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp.1411 - 1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2006.872516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03219744v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive evaluation of layered planar media using MLP and RBF neural network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Development of an hybrid 3D FEM for the modeling of micro-coil sensors and actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Electromagnetics and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 129 (1-2), pp.207-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2005.11.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680511v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposit characterization by eddy current nondestructive evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozsef Pavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10107,103 +10107,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC power quality analysis: technical insights for LVDC networks and measurement systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRED 2024 Vienna Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vienne, Austria. pp.605-608, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10237,103 +10237,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC power quality analysis: technical insights for LVDC networks and measurement systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRED 2024 Vienna Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vienna (Austria), Austria. pp.605-608, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10380,77 +10380,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic compatibility assessment of pacemakers in occupational environments: parameters affecting their functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Hammen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10488,90 +10488,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamodel-based Methodology for Design of Wireless Power Transfer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Joint International Symposium on Electromagnetic Compatibility, Signal &amp; Power Integrity: EMC Japan/Asia-Pacific International Symposium on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10596,64 +10596,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use lastest developments in COMSOL Multiphysics® to solve eddy current non-destructive testing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Florence, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10691,51 +10691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive Microsensor for Biomedical Analysis by Magnetic Nanoparticles Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Alati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10773,90 +10773,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une sonde de puissance thermoélectrique pour la bande de fréquence [110 - 170 GHz] en comparant deux substrats diélectriques différents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Becher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ziade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doudou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes Journées Nationales Micro-ondes (JNM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10875,1168 +10875,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of ferrite structures in inductive power transfer system for electric vehicles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tuned HF coil structure detecting RFID/NFC tags for medical monitoring patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE INTERNATIONAL SYMPOSIUM ON ELECTROMAGNETIC COMPATIBILITY, SIGNAL &amp; POWER INTEGRITY (EMC 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMCSIPI50001.2023.10241624⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.5-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA58140.2023.10290617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189128v1</w:t>
+                <w:t xml:space="preserve">hal-04368708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un système de nanoparticules magnétiques pour la réalisation d'un Lab On Chip pour la détection multi pathogènes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vers la conception d'un capteur pour la mesure de puissance moyenne dans la bande de fréquence Térahertz [110 - 170 GHz]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Becher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ziade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, CNRS,, Jun 2023, Paris Saint Denis, France</w:t>
+              <w:t xml:space="preserve">21ème Congrès International de Métrologie (CIM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lyon, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220649v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuned HF coil structure detecting RFID/NFC tags for medical monitoring patch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude d'un système de nanoparticules magnétiques pour la réalisation d'un Lab On Chip pour la détection multi pathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Alati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fella Djellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quan Zhang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamid Kokabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, CNRS,, Jun 2023, Paris Saint Denis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368708v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la conception d'un capteur pour la mesure de puissance moyenne dans la bande de fréquence Térahertz [110 - 170 GHz]</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">OPTIMISATION DU BLINDAGE DE SYSTÈMES DE TRANSFERT D’ÉNERGIE SANS CONTACT POUR APPLICATION AUTOMOBILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès International de Métrologie (CIM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lyon, France. 2p</w:t>
+              <w:t xml:space="preserve">21ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886855v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMISATION DU BLINDAGE DE SYSTÈMES DE TRANSFERT D’ÉNERGIE SANS CONTACT POUR APPLICATION AUTOMOBILE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Immunity of active implantable medical devices to industrial magnetic field environments: impact of the field direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Hammen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">BioEM2023, The 2nd Annual Conference Of BioEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oxford (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413880v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunity of active implantable medical devices to industrial magnetic field environments: impact of the field direction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Design and optimization of inductive power transfer systems by metamodeling techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2023, The 2nd Annual Conference Of BioEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Oxford (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L’ÉNERGIE AU CŒUR DES ONDES RESSOURCES ET ENVIRONNEMENT : GESTION "INTELLIGENTE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154897v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of inductive power transfer systems by metamodeling techniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Planar Rotating Magnetic Field Inside a Cubic Structure for RFID/NFC Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">chadi gannouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L’ÉNERGIE AU CŒUR DES ONDES RESSOURCES ET ENVIRONNEMENT : GESTION "INTELLIGENTE"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.37-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA58140.2023.10290526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411822v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Rotating Magnetic Field Inside a Cubic Structure for RFID/NFC Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Étude de la compatibilité électromagnétique des dispositifs médicaux implantables actifs aux champs magnétiques industriels basses fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Hammen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L’ÉNERGIE AU CŒUR DES ONDES RESSOURCES ET ENVIRONNEMENT : GESTION "INTELLIGENTE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368731v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la compatibilité électromagnétique des dispositifs médicaux implantables actifs aux champs magnétiques industriels basses fréquences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Optimization of ferrite structures in inductive power transfer system for electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L’ÉNERGIE AU CŒUR DES ONDES RESSOURCES ET ENVIRONNEMENT : GESTION "INTELLIGENTE"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE INTERNATIONAL SYMPOSIUM ON ELECTROMAGNETIC COMPATIBILITY, SIGNAL &amp; POWER INTEGRITY (EMC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grand Rapids, MI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCSIPI50001.2023.10241624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411992v1</w:t>
+                <w:t xml:space="preserve">hal-04189128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Methodology for Mechanical Stress Evaluation of Anisotropic Ferromagnetic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safae Bouterfas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE'22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12061,103 +12061,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Maximum Transmission Efficiency and Magnetic Flux Leakage for Different Coupling Coils in Inductive Power Transfer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kadem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th Conference on Inductics (University-Industry）</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Constantine, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12195,90 +12195,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing immunity of active implantable medical devices to industrial magnetic field environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Hammen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium and Exhibition on Electromagnetic Compatibility - EMC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12303,103 +12303,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of a 30 kW Dynamic Wireless Power Transfer System for Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Kadem</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Power Week (WPW), 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.844-848, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12459,51 +12459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Saif Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Agazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euro-Asian Pulsed Power Conference (EAPPC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12528,90 +12528,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective Optimization based on Polynomial Chaos Expansions in the Design of Inductive Power Transfer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Szczecin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12636,90 +12636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Stress Induced Anisotropy for Eddy Current Testing of Ferromagnetic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safae Bouterfas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Pise, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12770,51 +12770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Saif Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Agazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Conference on Precision Electromagnetic Measurements (CPEM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Denver (Aurora), United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12848,103 +12848,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of the shielding effect on the coupling factor of an EV WPT system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Kadem</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE PELS Workshop on Emerging Technologies: Wireless Power Transfer (WoW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. pp.21-24, </w:t>
@@ -12976,775 +12976,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des sources d’émissions de rayonnement en champ proche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Sensorless Vehicle Detection for Dynamic Wireless Power Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque sur l’Inductique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genova, Italy. pp.P.1-P.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE.2019.8915150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150792v1</w:t>
+                <w:t xml:space="preserve">hal-02468125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote power supply for a medical patch by NFC technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjda Bouklachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Titanium Case used in Implantable Medical Devices on the Wireless Power Link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Wireless Power Transfer Conference (WPTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montreal, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPT.2018.8639416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless Vehicle Detection for Dynamic Wireless Power Transfer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Energy Harvesting of a NFC Flexible Patch for Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjda Bouklachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Wireless Power Transfer Conference (WPTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, France. pp.249-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPTC45513.2019.9055686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EPE.2019.8915150⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02468125v1</w:t>
+                <w:t xml:space="preserve">hal-02936872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Harvesting of a NFC Flexible Patch for Medical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">13.56 MHz Near Field magnetic coupling efficiency evaluation for IMDs powering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Perez-Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjda Bouklachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Wireless Power Transfer Conference (WPTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, London, France. pp.249-252, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2019, London, France. pp.466-469, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPTC45513.2019.9055610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WPTC45513.2019.9055686⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02936872v1</w:t>
+                <w:t xml:space="preserve">hal-02936875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13.56 MHz Near Field magnetic coupling efficiency evaluation for IMDs powering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation des sources d’émissions de rayonnement en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Benyoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Wireless Power Transfer Conference (WPTC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6ème Colloque sur l’Inductique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Biskra, Algérie. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WPTC45513.2019.9055610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02936875v1</w:t>
+                <w:t xml:space="preserve">hal-03150792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast evaluation of low frequency near field magnetic shielding effectiveness</w:t>
               </w:r>
@@ -13756,77 +13756,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benyoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Feliachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Symposium on Electromagnetic Compatibility and 2018 IEEE Asia-Pacific Symposium on Electromagnetic Compatibility (EMC/APEMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Singapour, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13860,90 +13860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless conductivity measurement for ITO nanolayers on AsGa substrats over a wide frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SENSORS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, New delhi, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13990,77 +13990,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche analytique pour la prédiction de l'efficacité de blindage magnétique en champ proche dans le cas d'une plaque munie d'une ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benyoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Feliachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14124,64 +14124,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjda Bouklachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loughborough Antennas and Propagation Conference (LAPC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Loughborough, United Kingdom. 4 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14241,51 +14241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ziadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14345,51 +14345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ziadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14417,1548 +14417,1548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Basis of a High Frequency Matching Approach to Calibrate Current Shunt Standards up to 1 MHz</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l'état de contraintes dans un matériau ferromagnétique par une technique de contrôle non destructif par courants de Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942877v1</w:t>
+                <w:t xml:space="preserve">hal-02983341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'état de contraintes dans un matériau ferromagnétique par une technique de contrôle non destructif par courants de Foucault</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical Basis of a High Frequency Matching Approach to Calibrate Current Shunt Standards up to 1 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cpem.2018.8501135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983341v1</w:t>
+                <w:t xml:space="preserve">hal-01942877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-GHz Inductive Power Transmission from Helical Coils for Implanted Medical Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D finite element method applied in nondestructive testing for multilayer plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koulouridis Stavros</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chaiba Sid Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Workshop on Antenna Technology (iWAT 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ème Colloque sur l’Inductique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Oran, Algeria. pp.3-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633015v1</w:t>
+                <w:t xml:space="preserve">hal-01675696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Modelling of a new Broadband Current Shunt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">RF link for Implanted Medical Devices (IMDs) and Sub-GHz Inductive Power Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satvros Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics (ISEM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Chamonix, France. 2p</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675946v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracks Characterization of Non-Ferromagnetic Material using EMAT Transducer and TLBO Algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental Evaluation of a Flexible Eddy Current Sensor Pattern to Detect Burning Area in Ferromagnetic Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc M Decitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. 2p</w:t>
+              <w:t xml:space="preserve">22th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saclay, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675932v1</w:t>
+                <w:t xml:space="preserve">hal-01676025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs et instrumentation en CEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inductive and Radiating Energy Harvesting for an Implanted Biotelemetry Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque sur l’Inductique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Workshop on Antenna Technology (iWAT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936888v1</w:t>
+                <w:t xml:space="preserve">hal-01633016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’efficacité de blindage magnétique en champ proche à basse fréquence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A switched reader complementary-loops structure for detecting LF RFID tagged pebbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Gbafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque sur l’Inductique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8304521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675717v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A switched reader complementary-loops structure for detecting LF RFID tagged pebbles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigation of Inductive and Radiating Energy Harvesting for an Implanted Biotelemetry Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8304521⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap.2017.7928620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691652v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evaluation of a Flexible Eddy Current Sensor Pattern to Detect Burning Area in Ferromagnetic Material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sub-GHz Inductive Power Transmission from Helical Coils for Implanted Medical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koulouridis Stavros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Workshop on Antenna Technology (iWAT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iwat.2017.7915348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676025v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF link for Implanted Medical Devices (IMDs) and Sub-GHz Inductive Power Transmission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic Modelling of a new Broadband Current Shunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics (ISEM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Chamonix, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692423v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Inductive and Radiating Energy Harvesting for an Implanted Biotelemetry Antenna</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cracks Characterization of Non-Ferromagnetic Material using EMAT Transducer and TLBO Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Boughedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. 2p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633025v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductive and Radiating Energy Harvesting for an Implanted Biotelemetry Antenna</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Capteurs et instrumentation en CEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Workshop on Antenna Technology (iWAT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">5ème Colloque sur l’Inductique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633016v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D finite element method applied in nondestructive testing for multilayer plates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Étude de l’efficacité de blindage magnétique en champ proche à basse fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Benyoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque sur l’Inductique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2017, Oran, Algeria. pp.3-4</w:t>
+              <w:t xml:space="preserve">, Dec 2017, Oran, Algérie. pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675696v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent input and output impedances in HF RFID system including resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1914-1918, </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16018,77 +16018,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Benyoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Feliachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16116,645 +16116,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of 1cm2 coils for HF RFID instruments tracking with detection range improvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Array sub-loops reader antenna for HF RFID tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyassa Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.7-11, </w:t>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.100-105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691636v1</w:t>
+                <w:t xml:space="preserve">hal-01691631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coaxially distributed diameter sub-coil twisted loop antenna in HF RFID</w:t>
+                <w:t xml:space="preserve">Design of 1cm2 coils for HF RFID instruments tracking with detection range improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Protat</w:t>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928426⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.7-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691620v1</w:t>
+                <w:t xml:space="preserve">hal-01691636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-coil in reader antenna for HF RFID volume detection improvment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Varsovie, Poland. pp.134-139, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02200487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Array sub-loops reader antenna for HF RFID tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coaxially distributed diameter sub-coil twisted loop antenna in HF RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Diet</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.100-105, </w:t>
+              <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1919-1923, </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691631v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Characterization using Predictors Generation Partial Least Square Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Sadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16779,90 +16779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Inductive Energy Harvesting in a Biotelemetry Implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Koulouridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE AP-S Symposium on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16896,103 +16896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d’un coupleur magnétique pour le transfert d’énergie sans contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Kadem</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque sur l’Inductique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Oran, Algérie. pp.64-65</w:t>
@@ -17015,4088 +17015,4088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless device for the fast conductivity characterization of a large range semiconductors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reader antenna including resonators for HF RFID detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Semiconductor Manufacturing (ISSM 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/issm.2016.7934522⟩</w:t>
+              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637727v1</w:t>
+                <w:t xml:space="preserve">hal-01691605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Eddy Current Determination of the Electrical Conductivity of Semiconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electromagnetism-like Mechanism Algorithm and Least Square Support Vector Machine for Estimation the Defect in Nondestructive Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chelabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Boughedda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Miami, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cefc.2016.7816375⟩</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cefc.2016.7816197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460536v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetism-like Mechanism Algorithm and Least Square Support Vector Machine for Estimation the Defect in Nondestructive Evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Cracks Characterization of Non-Ferromagnetic Material Using EMAT Transducer and TLBO Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Boughedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houssem Boughedda</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEFC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460571v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’outils pour la réalisation d’étude en champ proche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eddy Current Inspection of a ferromagnetic Material, Effect of a biaxial Stress State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Corcolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale en Sciences et Technologies Électriques au Maghreb (CISTEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cefc.2016.7816365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680962v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Current Inspection of a ferromagnetic Material, Effect of a biaxial Stress State</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mise en place d’outils pour la réalisation d’étude en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Benyoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale en Sciences et Technologies Électriques au Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460733v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracks Characterization of Non-Ferromagnetic Material Using EMAT Transducer and TLBO Algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">LF RFID chequered loop antenna for pebbles on the beach detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. pp.41-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459928v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LF RFID chequered loop antenna for pebbles on the beach detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigation of efficient wireless charging for deep implanted medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koulouridis Stavros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakogianni Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824272⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691591v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reader antenna including resonators for HF RFID detection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eddy Current Characterization Using Robust Meta-Heuristic Algorithms for LS-SVM Hyper-Parameters Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chelabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boughedda Houssem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rachid Mekideche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807592⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cefc.2016.7816392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691605v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Current Characterization Using Robust Meta-Heuristic Algorithms for LS-SVM Hyper-Parameters Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Microwave Characterization Using Partial Least Square Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Sadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rachid Mekideche</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Miami, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cefc.2016.7816392⟩</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cefc.2016.7816381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459903v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of efficient wireless charging for deep implanted medical devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Twisted Loop Antenna to enhance HF RFID detection for different tag positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696230⟩</w:t>
+              <w:t xml:space="preserve">2016 10th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465300v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Characterization Using Partial Least Square Regression</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improvement of HF RFID detection for small and misaligned tag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cefc.2016.7816381⟩</w:t>
+              <w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460578v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Twisted Loop Antenna to enhance HF RFID detection for different tag positioning</w:t>
+                <w:t xml:space="preserve">3D HF RFID reader antenna for tag detection in different angular orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyassa Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 10th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481810⟩</w:t>
+              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691587v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of HF RFID detection for small and misaligned tag</w:t>
+                <w:t xml:space="preserve">Calculation of the equivalente mutual impedance in complex HF RFID systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843885⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691602v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D HF RFID reader antenna for tag detection in different angular orientations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">Développement d'un modèle équivalent pour la réduction du champ magnétique rayonné par un moteur à courant continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Benyoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Feliachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691609v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the equivalente mutual impedance in complex HF RFID systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Model-Based Eddy Current Determination of the Electrical Conductivity of Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843884⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cefc.2016.7816375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691597v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle équivalent pour la réduction du champ magnétique rayonné par un moteur à courant continu</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contactless device for the fast conductivity characterization of a large range semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Semiconductor Manufacturing (ISSM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Tokyo, Japan. 4p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/issm.2016.7934522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388634v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection tube for small HF RFID tags, based on mutual coupling with a coil resonator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic Acoustic Transducer for cracks detection in conductive material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boughedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chelabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.375-378, </w:t>
+              <w:t xml:space="preserve">2015 4th International Conference on Electrical Engineering (ICEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Boumerdes, Algeria. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INTEE.2015.7416717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193603v1</w:t>
+                <w:t xml:space="preserve">hal-02405003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Acoustic Transducer for cracks detection in conductive material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+                <w:t xml:space="preserve">Détection de fissures par courants de Foucault en utilisant la divergence de Kullback-Leibler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le-Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 4th International Conference on Electrical Engineering (ICEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405003v1</w:t>
+                <w:t xml:space="preserve">hal-01193157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de fissures par courants de Foucault en utilisant la divergence de Kullback-Leibler</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Design of a flexible eddy current sensor in view of the evaluation of electromagnetic properties of a material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Decitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le-Bihan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+                <w:t xml:space="preserve">Eric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve"> 54th Annual British Conference of Non-Destructive Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Telford, United Kingdom. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193157v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a flexible eddy current sensor in view of the evaluation of electromagnetic properties of a material</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Berthelot</w:t>
+                <w:t xml:space="preserve">Non-Destructive incipient damage detection using Kullback-Leibler divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le-Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 54th Annual British Conference of Non-Destructive Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Symposium on Industrial Electronics - ISIE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil. pp.913-918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243586v1</w:t>
+                <w:t xml:space="preserve">hal-01169228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Destructive incipient damage detection using Kullback-Leibler divergence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+                <w:t xml:space="preserve">Mise en œuvre informatique et analyse des performances comparées d’une méthode de décomposition de domaine en recouvrement avec joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boubehziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Industrial Electronics - ISIE 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169228v1</w:t>
+                <w:t xml:space="preserve">hal-01255989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre informatique et analyse des performances comparées d’une méthode de décomposition de domaine en recouvrement avec joints</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Detection tube for small HF RFID tags, based on mutual coupling with a coil resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.375-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255989v1</w:t>
+                <w:t xml:space="preserve">hal-02193603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical method with overlapping non-matching grids to take into account the displacement for eddy current problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Mortar FEs on Overlapping Meshes: Application to Magnetodynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grenoble Electrical Engineering Laboratory (G2Elab), May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">ESCO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096614v1</w:t>
+                <w:t xml:space="preserve">hal-01099226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive Evaluation of Small Defects Using a Combination between 3D FEM and Multi-output SVM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caractérisation non destructive par courants de Foucault de l'état de contraintes dans les matériaux magnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Dahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.255</w:t>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099321v1</w:t>
+                <w:t xml:space="preserve">hal-01065303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Study of the Eddy Current Non-destructive Testing of Stress in Magnetic Materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical method with overlapping non-matching grids to take into account the displacement for eddy current problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.146</w:t>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble Electrical Engineering Laboratory (G2Elab), May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099324v1</w:t>
+                <w:t xml:space="preserve">hal-01096614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of flexible probes for eddy current testing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical and Experimental Study of the Eddy Current Non-destructive Testing of Stress in Magnetic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Dahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">EMSA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099312v1</w:t>
+                <w:t xml:space="preserve">hal-01099324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mortar Edge Element Method with Overlapping for Time Domain Magnetodynamic Calculations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Non-destructive Evaluation of Small Defects Using a Combination between 3D FEM and Multi-output SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chelabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMSA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093425v1</w:t>
+                <w:t xml:space="preserve">hal-01099321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal database combining with Multi Output Support Vector Machine for Eddy Current Testing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling of flexible probes for eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099330v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ANFIS for Microwave Sensor Determining the Dielectric Properties of Materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Mortar Edge Element Method with Overlapping for Time Domain Magnetodynamic Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, London, United Kingdom. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2014.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099328v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortar FEs on Overlapping Meshes: Application to Magnetodynamic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal database combining with Multi Output Support Vector Machine for Eddy Current Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chelabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mekideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCO 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVER 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Monaco, Monaco. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2014.6844142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099226v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation non destructive par courants de Foucault de l'état de contraintes dans les matériaux magnétiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Use of ANFIS for Microwave Sensor Determining the Dielectric Properties of Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Sadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">EMSA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065303v1</w:t>
+                <w:t xml:space="preserve">hal-01099328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de décomposition de domaine pour la modélisation de contrôles non destructifs par courants de Foucault</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Eddy Current System for the Study of the Cranial Rhythmic Impulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Emmanuel Ozout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Herivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stubbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COFREND 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EMSA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096607v1</w:t>
+                <w:t xml:space="preserve">hal-01099322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Eddy Current System for the Study of the Cranial Rhythmic Impulse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Méthode de décomposition de domaine pour la modélisation de contrôles non destructifs par courants de Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">COFREND 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099322v1</w:t>
+                <w:t xml:space="preserve">hal-01096607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de caractérisation non destructive par courants de Foucault de l’état de contraintes dans les matériaux magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Dahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées COFREND 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21121,77 +21121,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving LF Reader Antenna volume of detection for RFID token tag thanks to Identical Coaxial Loops (ICLs) and in/out-of phase multiple-loops structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21232,869 +21232,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects expérimentaux du contrôle non destructif par courants de Foucault</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cracks reconstruction from eddy current testing signals using multi regression SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chelabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inductique 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Tizi-Ouzou, Algérie</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Tizi-Ouzou, Algérie. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932721v1</w:t>
+                <w:t xml:space="preserve">hal-00932739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe, modélisation et mise en œuvre du contrôle non destructif par courants de Foucault</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An overlapping non-matching grid mortar element method for Maxwell's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes Journées d'étude "Haute Tension, Electrostatique &amp; Compatibilité électromagnétique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Sidi-Bel-Abbès, Algérie</w:t>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932718v1</w:t>
+                <w:t xml:space="preserve">hal-00932675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overlapping non-matching grid mortar element method for Maxwell's equations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analytical Modeling of an Inductive Sensor with Open Magnetic Core and Conductive Shielding above a Multi-Layered Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1-1</w:t>
+              <w:t xml:space="preserve">Colloque Inductique 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Tizi-Ouzou, Algeria. pp.81-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932675v1</w:t>
+                <w:t xml:space="preserve">hal-00932744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracks reconstruction from eddy current testing signals using multi regression SVM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quantitative Evaluation of Small Anomalies in Non-Destructive Testing using Partial Least Square Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Sadou</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joszef Pavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inductique 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Tizi-Ouzou, Algérie. pp.37-38</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Tizi-Ouzou, Algeria. pp.83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932739v1</w:t>
+                <w:t xml:space="preserve">hal-00932700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Modeling of an Inductive Sensor with Open Magnetic Core and Conductive Shielding above a Multi-Layered Medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Modeling Approch for the Characterization of Stress in Magnetic Materials using Eddy Current Non-Destructive Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Dahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inductique 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Tizi-Ouzou, Algeria. pp.81-82</w:t>
+              <w:t xml:space="preserve">19th Conference on the Computation of Electromagnetic Fields (Compumag 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932744v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Evaluation of Small Anomalies in Non-Destructive Testing using Partial Least Square Regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mortar FEs on overlapping subdomains for eddy current non destructive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joszef Pavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inductique 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Tizi-Ouzou, Algeria. pp.83-84</w:t>
+              <w:t xml:space="preserve">Enumath 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932700v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modeling Approch for the Characterization of Stress in Magnetic Materials using Eddy Current Non-Destructive Evaluation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Aspects expérimentaux du contrôle non destructif par courants de Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference on the Computation of Electromagnetic Fields (Compumag 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque Inductique 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Tizi-Ouzou, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293635v1</w:t>
+                <w:t xml:space="preserve">hal-00932721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortar FEs on overlapping subdomains for eddy current non destructive testing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Principe, modélisation et mise en œuvre du contrôle non destructif par courants de Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enumath 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Deuxièmes Journées d'étude "Haute Tension, Electrostatique &amp; Compatibilité électromagnétique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Sidi-Bel-Abbès, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932676v1</w:t>
+                <w:t xml:space="preserve">hal-00932718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FEM modelling of printed coils for eddy current testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numelec 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22132,51 +22132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Tool for the Error Estimation of the Probe Tilt in Eddy Current NDT Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22221,558 +22221,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECT simulation of ferromagnetic planar pieces in harmonic regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Decitre</w:t>
+                <w:t xml:space="preserve">Use of overlapping finite elements for connecting arbitrary surfaces with dual formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.453--554</w:t>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658015v1</w:t>
+                <w:t xml:space="preserve">hal-00712534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Planar Coil Model Using Shell Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
+                <w:t xml:space="preserve">ECT simulation of ferromagnetic planar pieces in harmonic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zorni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Morocco. pp.1</w:t>
+              <w:t xml:space="preserve">ISEM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.453--554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712532v1</w:t>
+                <w:t xml:space="preserve">hal-00658015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des milieux fins dans le CND CF grâce à la méthode overlapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a Planar Coil Model Using Shell Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque National sur l'Inductique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Béjaïa, Algérie</w:t>
+              <w:t xml:space="preserve">PIERS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712509v1</w:t>
+                <w:t xml:space="preserve">hal-00712532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of overlapping finite elements for connecting arbitrary surfaces with dual formulations</w:t>
+                <w:t xml:space="preserve">Prise en compte des milieux fins dans le CND CF grâce à la méthode overlapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.1-2</w:t>
+              <w:t xml:space="preserve">2ème Colloque National sur l'Inductique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Béjaïa, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712534v1</w:t>
+                <w:t xml:space="preserve">hal-00712509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Thin Conducting and Magnetic Layers in Eddy Current Testing by Overlapping Finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Napoli, Italie. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22791,312 +22791,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of electromagnetic acoustic transducers in time domain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fast Diagnosis of Transmission Lines using Neural Networks and Principal Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa-Kamel Smaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENDE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Madras, Inde. 2p</w:t>
+              <w:t xml:space="preserve">ISEM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.543-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712533v1</w:t>
+                <w:t xml:space="preserve">hal-00711590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Diagnosis of Transmission Lines using Neural Networks and Principal Component Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of electromagnetic acoustic transducers in time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Prémel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Molka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.543-544</w:t>
+              <w:t xml:space="preserve">ENDE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Madras, Inde. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711590v1</w:t>
+                <w:t xml:space="preserve">hal-00712533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLUTION OF INVERSE PROBLEMS IN ELECTROMAGNETIC NDT USING NEURAL NETWORKS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benhamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbaar Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque National sur l'Inductique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Algeria. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23121,90 +23121,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of 3D Thin Regions in Magnetostatic NDT Using Overlapping Elements in Dual Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23348,217 +23348,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two methods for modeling thin regions in eddy current non-destructive testing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Utilisation des machines à vecteurs supports LSSVM pour la mesure des propriétés diélectriques de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.O8-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555709v1</w:t>
+                <w:t xml:space="preserve">hal-00555267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Characterization using Ridge Polynomial Neural Networks and Least-Square Support Vector Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE Conference on Electromagnetic Field Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23577,178 +23564,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des machines à vecteurs supports LSSVM pour la mesure des propriétés diélectriques de matériaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Overlapping finite elements used to connect non-conforming meshes in 3D with a vector potential formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.O8-1</w:t>
+              <w:t xml:space="preserve">CEFC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555267v1</w:t>
+                <w:t xml:space="preserve">hal-00555706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using COMSOL-Multiphysics in Eddy Current Non Destructive Testing Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOL CONFERENCE PARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, PARIS, France. pp.3576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23767,865 +23754,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping finite elements used to connect non-conforming meshes in 3D with a vector potential formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">A contribution to connect non-conform meshes with overlapping finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, United States. 4 p</w:t>
+              <w:t xml:space="preserve">IGTE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555706v1</w:t>
+                <w:t xml:space="preserve">hal-00555710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to connect non-conform meshes with overlapping finite elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial Least Square Regression for Quantitative Evaluation of Small Anomalies in Non-Destructive Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joszef Pavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGTE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. 6 p</w:t>
+              <w:t xml:space="preserve">CEFC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555710v1</w:t>
+                <w:t xml:space="preserve">hal-00555707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Least Square Regression for Quantitative Evaluation of Small Anomalies in Non-Destructive Testing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of two methods for modeling thin regions in eddy current non-destructive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Chicago, United States. 4 p</w:t>
+              <w:t xml:space="preserve">, May 2010, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555707v1</w:t>
+                <w:t xml:space="preserve">hal-00555709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en CND : de la conception à l'inversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ridge Polynomial Neural Network for Non-Destructive Eddy Current Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hacib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francisco Alves</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mekideche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Ferkha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNI'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Algérie. pp.10</w:t>
+              <w:t xml:space="preserve">ISEF 2009 - XIV International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Arras, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555700v1</w:t>
+                <w:t xml:space="preserve">hal-00555701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Coil Model using Shell Elements Applied to an Eddy-Current Non-Destructive Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Conference on the computation of electromagnetics fields, COMPUMAG 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Florianopolis, Brésil. pp. 873-874</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support Vector Machines for Measuring Dielectric Properties of Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2009 - XIV International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Arras, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridge Polynomial Neural Network for Non-Destructive Eddy Current Evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyse of different programming solutions adapted to block matrix type in electromagnetic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Choua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nassira Ferkha</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2009 - XIV International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Arras, France. 7 p</w:t>
+              <w:t xml:space="preserve">COMPUMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, FLorianapolis, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555701v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Characterization using Least-Square Support Vector Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp. 640-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24644,1965 +24670,1939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse of different programming solutions adapted to block matrix type in electromagnetic modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical tool for the design of magnetic sensors based on GMI effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Abi Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, FLorianapolis, Brésil</w:t>
+              <w:t xml:space="preserve">17th Conference on the computation of electromagnetics fields - COMPUMAG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp. 438-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447267v1</w:t>
+                <w:t xml:space="preserve">hal-00447248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical tool for the design of magnetic sensors based on GMI effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mesh Refinement in Eddy Current Testing with Separated T-R probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Choua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference on the computation of electromagnetics fields - COMPUMAG 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp. 438-439</w:t>
+              <w:t xml:space="preserve">COMPUMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp. 1048-1049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447248v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh Refinement in Eddy Current Testing with Separated T-R probes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nanostructured Soft Magnetic Films: elaboration, performances and applications for tri-layered sensors based on magneto-impedance effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Abi Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dufour-Gergam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp. 1048-1049</w:t>
+              <w:t xml:space="preserve">Nanostructuring by ion beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Bubhaneswar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447250v1</w:t>
+                <w:t xml:space="preserve">hal-00448855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Soft Magnetic Films: elaboration, performances and applications for tri-layered sensors based on magneto-impedance effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Modélisation en CND : de la conception à l'inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanostructuring by ion beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Bubhaneswar, India</w:t>
+              <w:t xml:space="preserve">CNI'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Algérie. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448855v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique d'un capteur pour la mesure des concentrations des phases d'un fluide en écoulement et inversion par réseaux de neurones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Caractérisation micro-ondes de matériaux diélectrique par réseaux de neurones avec régulation bayesienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de Caractérisation Micro-onde et Matériaux (JCMM 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Limoges, France. pp. O3-1.1 - O3-1.4</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Limoges, France. pp. O9-4.1 - O9-4.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351654v1</w:t>
+                <w:t xml:space="preserve">hal-00351655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive evaluation of small defects using an eddy current microcoil sensor array</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Study of the DOF management of dual formulations for the modelling of thin cracks in ECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Choua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSA 2008 Conference</w:t>
+              <w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference EMSA 2008 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353081v1</w:t>
+                <w:t xml:space="preserve">hal-00352908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the DOF management of dual formulations for the modelling of thin cracks in ECT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahya Choua</w:t>
+                <w:t xml:space="preserve">Generation and use of optimized databases in microwave characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gyimothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference EMSA 2008 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Caen, France</w:t>
+              <w:t xml:space="preserve">IET Computation on Electromagnetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Brighton, United Kingdom. pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352908v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and use of optimized databases in microwave characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Modeling of a microwave sensor for the determination of the proportion of fluids in a gas line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Pavo</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Computation on Electromagnetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Brighton, United Kingdom. pp.58-59</w:t>
+              <w:t xml:space="preserve">13ème IEEE Conf. on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351661v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation micro-ondes de matériaux diélectrique par réseaux de neurones avec régulation bayesienne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Performances d'une sonde matricielle à microbobines pour la détection par courants de Foucault de défauts débouchants de faibles dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woytazik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Micro-onde et Matériaux (JCMM 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Limoges, France. pp. O9-4.1 - O9-4.4</w:t>
+              <w:t xml:space="preserve">Journées COFREND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351655v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a microwave sensor for the determination of the proportion of fluids in a gas line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique d'un capteur pour la mesure des concentrations des phases d'un fluide en écoulement et inversion par réseaux de neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème IEEE Conf. on Electromagnetic Field Computation (CEFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Micro-onde et Matériaux (JCMM 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Limoges, France. pp. O3-1.1 - O3-1.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352204v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances d'une sonde matricielle à microbobines pour la détection par courants de Foucault de défauts débouchants de faibles dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Non destructive evaluation of small defects using an eddy current microcoil sensor array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées COFREND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EMSA 2008 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354404v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil de simulation numérique pour le CND par courants de Foucault</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Modelling of flawed riveted structure for EC inspection in aeronautics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Choua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Électrotechnique du Futur (EF’2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ENDE’07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680972v1</w:t>
+                <w:t xml:space="preserve">hal-01104131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Mesh Refinement and Probe Signal Calculation in Eddy Current NDT by Complementary Formulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Développement d’un outil de simulation numérique pour le CND par courants de Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Choua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Aachan, Germany</w:t>
+              <w:t xml:space="preserve">Électrotechnique du Futur (EF’2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680930v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the calculation by FEM-BIM combination of the EC signal due to a crack in presence of an edge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adaptive Mesh Refinement and Probe Signal Calculation in Eddy Current NDT by Complementary Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Choua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aachan, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680929v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique d'inversion par réseaux de neurones appliquée à la caractérisation large bande de matériaux diélectriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Study on the calculation by FEM-BIM combination of the EC signal due to a crack in presence of an edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meyer</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Pavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Choua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Santandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Journées Nationales Micro-ondes (JNM 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.4D16</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351286v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of flawed riveted structure for EC inspection in aeronautics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Technique d'inversion par réseaux de neurones appliquée à la caractérisation large bande de matériaux diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENDE’07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">15e Journées Nationales Micro-ondes (JNM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.4D16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104131v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave characterization of dielectrics materials using the combination of a finite element technique and neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Aachen, Germany. pp.933-934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26627,90 +26627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de neurones bayésiens pour la caractérisation micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Ondes - Réunion générale interférence d'ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26735,77 +26735,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine modeling of a tunable micro-inductance by a FEM based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Electrical Engineering and its Applications (ICEE’06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Sidi-Bel-Abbes, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26830,90 +26830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Networks for Broad-Band Evaluation of Complex Permittivity using a Coaxial Discontinuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMELEC'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Lille, France. pp. 165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26932,286 +26932,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion en CND par réseaux de neurones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Computational Environment for the Fast Calculation of ECT Probe Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Pavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées COFREND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Beaune, France</w:t>
+              <w:t xml:space="preserve">15th Conference on the Computation of Electromagnetic Fields (COMPUMAG 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680968v1</w:t>
+                <w:t xml:space="preserve">hal-03680926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Environment for the Fast Calculation of ECT Probe Signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inversion en CND par réseaux de neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference on the Computation of Electromagnetic Fields (COMPUMAG 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Shenyang, China</w:t>
+              <w:t xml:space="preserve">Les journées COFREND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680926v1</w:t>
+                <w:t xml:space="preserve">hal-03680968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural networks eddy current non-destructive evaluation of a conductive plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Premel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27249,103 +27249,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations BF et HF de bobines gravées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Choua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la simulation numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Natntes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27364,428 +27364,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an hybrid 3D finite element method for the modeling of micro-coil sensors and actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">An hybrid finite element method for the modeling of micro-inductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Marie Tassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Magnetic Sensors and Actuators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680925v1</w:t>
+                <w:t xml:space="preserve">hal-03680923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hybrid finite element method for the modeling of micro-inductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Design, Modeling and Measurements of Tunable MEMS inductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Marie Tassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">The international symposium on design, Test, Integration and packaging of MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montreux– Switzerland, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680923v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Modeling and Measurements of Tunable MEMS inductors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Development of an hybrid 3D finite element method for the modeling of micro-coil sensors and actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international symposium on design, Test, Integration and packaging of MEMS/MOEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Montreux– Switzerland, Switzerland</w:t>
+              <w:t xml:space="preserve">The European Magnetic Sensors and Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680921v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposit characterization by eddy current nondestructive evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozsef Pavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27823,103 +27823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Finite Element Modelling of micro-inductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dufour-Gergam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th Conference on the Computation of Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Saratoga Springs, United States</w:t>
@@ -27948,77 +27948,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive evaluation of layered planar media using MLP and RBF neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Prémel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28088,103 +28088,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards DCPQ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TC-EM Subcommittee Power and Energy Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28209,90 +28209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interaction between electromagnetic field and materials: Characterization of mechanical stress in ferromagnetic materials using eddy currents non-destructive testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safae Bouterfas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence COMSOL 2020 Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Grenoble, France. , Proceedings of the 2020 COMSOL Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28317,90 +28317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection par courants de Foucault d’un matériau ferromagnétique : Effet de l’état de contraintes mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Corcolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28425,77 +28425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Eddy Current Device for the Contactless Characterization of a Large Variety of Semiconductor Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Busan, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28529,90 +28529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack Estimation using Adaptive Inversion Database With Multi Output Support Vector Machine for Eddy Current Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelabi Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boughedda Houssem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on the Computation of Electromagnetic Fields (COMPUMAG 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28637,90 +28637,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Mortar Element Method for Eddy Current Testing Finite Element Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayha Choua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Biennial Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Aachen, Germany. 2007, COMPUMAG 2007: Selected Papers from the 16th Biennial Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28745,77 +28745,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel computing for eddy current testing simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Savel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Razek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28853,90 +28853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive mesh refinement for eddy current testing finite element computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayha Choua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Computation in Electromagnetics (CEM 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Aachen, Germany. 2006, Proceedings - Sixth International Conference on Computational Electromagnetics, CEM 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29006,90 +29006,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortar FEs on overlapping subdomains for eddy current non destructive testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Christophe-Argenvillier Christophe-Argenvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Mathematics and Advanced Applications - ENUMATH 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 103, pp.785-793, 2015, Lecture Notes in Computational Science and Engineering</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29114,90 +29114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridge Polynomial Neural Network for Non-destructive Eddy Current Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hacib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachid Mekideche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassira Ferkha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawomir Wiak, Ewa Napieralska Juszczak (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods for the Innovative Design of Electrical Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.185-199, 2011, Studies in Computational Intelligence, </w:t>
@@ -29273,77 +29273,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pichenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Choua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Tamburrino; Y. Melikhov; Z. Chen; L. Upda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Non–Destructive Evaluation</w:t>
@@ -29417,103 +29417,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive coupler and magnetic induction charging system for electric and hybrid vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Debbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020208313A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29531,77 +29531,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless measurement of the conductivity of semiconductors using a multicarrier frequency test signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 10429435. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29619,77 +29619,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MESURE SANS CONTACT DE LA CONDUCTIVITÉ DE SEMI-CONDUCTEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP3283891. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29707,77 +29707,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless measurement of the conductivity of semiconductors using a multicarrier frequency test signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">États-Unis, N° de brevet: US20180100887. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29795,77 +29795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure sans contact de la conductivité de semiconducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 1553392. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29915,90 +29915,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électromagnétique de structures complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30185,51 +30185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292905v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Police" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3570909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jbara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01235-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Becher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ziad&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Ba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.70095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Daaboul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Istrate" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bertin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25196043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Sadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hacib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulusi Acikgoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-08477-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3482692" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886297v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Gannouni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2024.3383609" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saif Khan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Agazar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17010166" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Pei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3311632" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176153v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kadem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145439" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Bouterfas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3237316" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3198953" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03671861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2021-0393" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boughedda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hacib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chelabi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Acikgoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47037/2021.ACES.J.360818" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116324" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596300v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Boughedda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825121500459" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Debbou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133983" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Benyoubi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER21031903" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjda Bouklachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2963401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0174" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC20013103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936695v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzeskowiak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2019.0092" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936684v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouameur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ziade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2884553" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404970v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2018.08.037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRDW9KMG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Chaiba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ayad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ziani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Javier Garcia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-018-0506-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ziad&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2018.2855499" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2017-0208" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodriguez Mendez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bihan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lessard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.05.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCDV7FM7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.12.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW6GZ298-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Feliachi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2643167" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460727v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chelabi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ikhlef" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boughedda Houssem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/15/155303" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465306v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2544403" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01366652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Harmouche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2570549" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694431v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delabre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc M Decitre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2016.1226303" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254684v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2015.05.126" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256983v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stubbe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Emmanuel Ozout" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Herivan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360875" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Dahia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/19/195002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254657v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelabi Mohamed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Belli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Mekideche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2014-0348" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099318v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141921" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141910" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099334v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130488" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q7FF0QN2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093403v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099333v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef P&#225;v&#243;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130487" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-89L8JFTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845468v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283246" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271826v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120440" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD59B3D0465458D48A00DD150C54BC4B097908D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779503v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pr&#233;mel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Molka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-968-4-19" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zorni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decitre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1467" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779080v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa-Kamel Sma&#239;l" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1493" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779504v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175907" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779505v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1480" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711555v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2087743" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712479v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benhamida" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaar Bendaoud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712477v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2074189" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634365v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010082" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NQ30962T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555697v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555259v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447228v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ravat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1061" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447295v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jannier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447227v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447220v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Choua" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354401v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352639v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763791v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gyimothy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080086" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351284v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC08030603" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761612v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008112" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VWLTZWJN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322873v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547605v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219794v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.872516" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219744v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.11.060" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7XT943R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680511v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219973v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Pavo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2004-622" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332198v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2024.2113" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05224516v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730313v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hammen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fleury" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429369v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887235v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189128v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSIPI50001.2023.10241624" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220649v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Djellaoui" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368708v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zhang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290617" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886855v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413880v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04154897v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411822v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368731v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=chadi gannouni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290526" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411992v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368748v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695332v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779559v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736610v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9901343" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596578v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374275v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017949v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151577v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM49742.2020.9191925" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoW45936.2019.9030652" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150792v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161047v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377485v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2018.8639416" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468125v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cheriet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8915150" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936872v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055686" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936875v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Perez-Nicoli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055610" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802673v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2018.8393796" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943876v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2018.8589554" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942613v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943011v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1449" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942894v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cpem.2018.8501255" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942818v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cpem.2018.8500844" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942877v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cpem.2018.8501135" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983341v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633015v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koulouridis Stavros" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwat.2017.7915348" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675946v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675932v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936888v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675717v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676025v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692423v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satvros Koulouridis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633025v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Koulouridis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928620" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633016v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675696v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiba Sid Ahmed" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694435v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2016.8066810" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200487v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098871" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675931v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633032v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2017.8072886" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675734v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637727v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/issm.2016.7934522" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460536v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Ferreira" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816375" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460571v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816197" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680962v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460733v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816365" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459928v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459903v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816392" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465300v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakogianni Sofia" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696230" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460578v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816381" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388634v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02405003v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTEE.2015.7416717" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193157v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tout" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Bihan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243586v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169228v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281581" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255989v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096614v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099321v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099324v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099312v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093425v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0187" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099330v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belli" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mekideche" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844142" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099328v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099226v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065303v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096607v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099322v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099316v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104665v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2014.6934229" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932721v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932718v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932675v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932739v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932744v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932700v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joszef Pavo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293635v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932676v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779582v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779590v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658015v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712532v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712509v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712534v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712507v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712533v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711590v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712501v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712508v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710780v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bettaieb" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despr&#233;s" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555709v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555264v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555267v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557541v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555706v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555710v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555707v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555700v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447249v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446791v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555701v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ferkha" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446790v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447267v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447248v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Abi Rached" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447250v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448855v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour-Gergam" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351654v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353081v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Joubert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352908v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351661v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351655v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352204v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354404v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woytazik" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680972v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680930v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680929v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351286v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104131v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paillard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichenot" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351290v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352182v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680928v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00336251v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680968v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680926v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680927v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Premel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680965v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680925v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680923v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Marie Tassetti" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lissorgues" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680921v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gilles" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680915v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680917v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dufour-Gergam" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680911v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132034v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596637v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694549v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246248v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370427" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254784v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547585v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayha Choua" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547496v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Savel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547509v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141137v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761656v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16225-1_10" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98N5T1MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761552v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paillard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pichenot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-896-0-217" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285393v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936877v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558189v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558180v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246254v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445761v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341626v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jbara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koster" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01235-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Becher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ziad&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.70095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Daaboul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Istrate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25196043" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Sadou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hacib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulusi Acikgoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-08477-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Police" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3570909" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3482692" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886297v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Gannouni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2024.3383609" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saif Khan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Agazar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17010166" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Bouterfas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3237316" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176153v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kadem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Pei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145439" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242564v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3311632" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3198953" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03671861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2021-0393" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boughedda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hacib" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chelabi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Acikgoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47037/2021.ACES.J.360818" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116324" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596300v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Boughedda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825121500459" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Debbou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133983" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Benyoubi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER21031903" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjda Bouklachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2963401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936879v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC20013103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0174" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzeskowiak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2019.0092" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936684v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouameur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ziade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2018.2884553" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404970v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2018.08.037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRDW9KMG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Chaiba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Ayad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ziani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Javier Garcia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-018-0506-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ziad&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2018.2855499" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2017-0208" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodriguez Mendez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bihan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lessard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.05.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCDV7FM7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.12.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW6GZ298-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Feliachi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2643167" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delabre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc M Decitre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2016.1226303" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01366652v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Harmouche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2570549" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2544403" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chelabi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ikhlef" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boughedda Houssem" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/15/155303" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254657v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelabi Mohamed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Belli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Mekideche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2014-0348" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2015.05.126" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256983v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stubbe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Emmanuel Ozout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Herivan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360875" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Dahia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/19/195002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093403v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282034" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099319v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141910" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099334v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130488" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q7FF0QN2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099333v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef P&#225;v&#243;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130487" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-89L8JFTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845468v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283246" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099318v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141921" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271826v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120440" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD59B3D0465458D48A00DD150C54BC4B097908D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779503v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pr&#233;mel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Molka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-968-4-19" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zorni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decitre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1467" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779080v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa-Kamel Sma&#239;l" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1493" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779505v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1480" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779504v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175907" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712479v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benhamida" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaar Bendaoud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711555v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2087743" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712477v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2074189" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555258v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555697v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010082" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NQ30962T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555259v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ospina" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447295v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jannier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447227v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447220v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Choua" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447228v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ravat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1061" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763791v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gyimothy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080086" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354401v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352639v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351284v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC08030603" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761612v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008112" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VWLTZWJN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322873v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547605v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219794v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.872516" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219744v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.11.060" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7XT943R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219973v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Pavo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2004-622" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332198v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2024.2113" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05224516v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730313v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hammen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fleury" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429369v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887235v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368708v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290617" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886855v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220649v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Djellaoui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413880v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04154897v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411822v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368731v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=chadi gannouni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290526" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411992v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189128v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSIPI50001.2023.10241624" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368748v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695332v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779559v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736610v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9901343" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596578v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374275v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017949v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151577v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM49742.2020.9191925" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146236v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoW45936.2019.9030652" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468125v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cheriet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8915150" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161047v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377485v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2018.8639416" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936872v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055686" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936875v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Perez-Nicoli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055610" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150792v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802673v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2018.8393796" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943876v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2018.8589554" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942613v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943011v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1449" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942894v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cpem.2018.8501255" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942818v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cpem.2018.8500844" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983341v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942877v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cpem.2018.8501135" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675696v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiba Sid Ahmed" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692423v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satvros Koulouridis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633016v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Koulouridis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633025v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928620" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633015v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koulouridis Stavros" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwat.2017.7915348" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675946v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675932v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936888v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675717v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694435v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2016.8066810" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200487v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098871" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675931v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633032v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2017.8072886" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675734v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460571v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816197" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459928v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460733v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816365" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680962v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465300v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakogianni Sofia" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696230" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459903v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816392" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460578v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816381" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388634v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460536v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Ferreira" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc.2016.7816375" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637727v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/issm.2016.7934522" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02405003v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTEE.2015.7416717" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193157v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tout" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Bihan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243586v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169228v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281581" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255989v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099226v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065303v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096614v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099324v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099321v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099312v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093425v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0187" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099330v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belli" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mekideche" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844142" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099328v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099322v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096607v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099316v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104665v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2014.6934229" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932739v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932675v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932744v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932700v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joszef Pavo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293635v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932676v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932721v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932718v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779582v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779590v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712534v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658015v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712532v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712509v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712507v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711590v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712533v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712501v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712508v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710780v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bettaieb" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despr&#233;s" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555267v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555264v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555706v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557541v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555710v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555707v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555709v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555701v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ferkha" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447249v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446791v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447267v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446790v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447248v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Abi Rached" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447250v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448855v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour-Gergam" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555700v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351655v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352908v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351661v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352204v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354404v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Joubert" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woytazik" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351654v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353081v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104131v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paillard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichenot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680972v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680930v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680929v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351286v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351290v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352182v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680928v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00336251v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680926v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680968v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680927v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Premel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680965v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680923v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Marie Tassetti" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lissorgues" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680921v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gilles" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680925v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680915v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680917v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dufour-Gergam" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680911v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132034v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596637v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694549v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246248v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370427" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254784v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547585v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayha Choua" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547496v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Savel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547509v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141137v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761656v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16225-1_10" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98N5T1MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761552v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paillard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pichenot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-896-0-217" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285393v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936877v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558189v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558180v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246254v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445761v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>